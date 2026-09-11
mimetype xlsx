--- v3 (2026-07-13)
+++ v4 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45ab2ddb8a945de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ca909592184ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cd0774d2a0f4fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85d78451b35249bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cd0774d2a0f4fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85d78451b35249bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -43547,76 +43547,76 @@
           <x:t>348928246</x:t>
         </x:is>
       </x:c>
       <x:c r="B474" t="inlineStr">
         <x:is>
           <x:t>10/03/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C474" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D474" t="inlineStr">
         <x:is>
           <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="E474" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="G474" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="L474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N474" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P474" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
@@ -43639,76 +43639,76 @@
           <x:t>348928246</x:t>
         </x:is>
       </x:c>
       <x:c r="B475" t="inlineStr">
         <x:is>
           <x:t>10/11/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C475" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="D475" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="E475" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F475" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="G475" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H475" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K475" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="L475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N475" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P475" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
@@ -43823,76 +43823,76 @@
           <x:t>348928246</x:t>
         </x:is>
       </x:c>
       <x:c r="B477" t="inlineStr">
         <x:is>
           <x:t>06/07/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C477" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D477" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="E477" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F477" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>12.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G477" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H477" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I477" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J477" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K477" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="L477" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M477" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N477" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O477" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P477" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
@@ -43915,76 +43915,76 @@
           <x:t>348928246</x:t>
         </x:is>
       </x:c>
       <x:c r="B478" t="inlineStr">
         <x:is>
           <x:t>06/16/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C478" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D478" t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="E478" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>8.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G478" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I478" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J478" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="L478" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M478" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N478" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O478" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P478" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
@@ -44099,92 +44099,828 @@
           <x:t>348928246</x:t>
         </x:is>
       </x:c>
       <x:c r="B480" t="inlineStr">
         <x:is>
           <x:t>07/03/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C480" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D480" t="inlineStr">
         <x:is>
           <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="E480" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F480" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="G480" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H480" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I480" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J480" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K480" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="L480" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M480" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N480" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O480" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P480" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q480" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R480" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="481">
+      <x:c r="A481" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B481" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C481" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D481" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E481" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F481" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G481" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H481" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K481" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N481" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P481" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q481" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R481" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="482">
+      <x:c r="A482" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B482" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C482" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D482" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E482" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I482" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L482" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M482" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="483">
+      <x:c r="A483" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B483" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C483" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D483" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E483" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F483" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G483" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H483" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K483" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N483" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P483" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q483" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R483" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="484">
+      <x:c r="A484" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B484" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C484" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D484" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E484" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F484" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G484" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H484" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K484" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N484" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P484" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q484" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R484" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="485">
+      <x:c r="A485" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B485" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C485" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D485" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E485" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F485" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G485" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H485" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K485" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N485" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P485" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R485" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L486" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M486" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="487">
+      <x:c r="A487" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K487" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N487" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P487" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q487" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R487" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="488">
+      <x:c r="A488" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B488" t="inlineStr">
+        <x:is>
+          <x:t>09/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C488" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D488" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E488" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F488" t="inlineStr">
+        <x:is>
+          <x:t>8.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G488" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H488" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K488" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N488" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P488" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q488" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R488" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>