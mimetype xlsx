--- v4 (2026-09-11)
+++ v5 (2026-11-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ca909592184ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb73be198b644705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85d78451b35249bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc90f93170bfa4ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85d78451b35249bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc90f93170bfa4ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -44899,28 +44899,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O488" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P488" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q488" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R488" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="489">
+      <x:c r="A489" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B489" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C489" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D489" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E489" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F489" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G489" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H489" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K489" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N489" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P489" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q489" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R489" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="490">
+      <x:c r="A490" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B490" t="inlineStr">
+        <x:is>
+          <x:t>10/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C490" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D490" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E490" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F490" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G490" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H490" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K490" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N490" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P490" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q490" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R490" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>