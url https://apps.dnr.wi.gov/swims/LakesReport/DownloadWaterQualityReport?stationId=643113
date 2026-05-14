--- v1 (2026-03-17)
+++ v2 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f980de86e2f4e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3221c03485fc40c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R17a4a25b3adf44cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f36191c512f488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17a4a25b3adf44cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f36191c512f488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -43703,28 +43703,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P475" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q475" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R475" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="476">
+      <x:c r="A476" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B476" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C476" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D476" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E476" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L476" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>