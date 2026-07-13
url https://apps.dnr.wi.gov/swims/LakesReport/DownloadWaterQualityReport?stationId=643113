--- v2 (2026-05-14)
+++ v3 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3221c03485fc40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45ab2ddb8a945de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f36191c512f488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5cd0774d2a0f4fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f36191c512f488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cd0774d2a0f4fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -43795,28 +43795,396 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="477">
+      <x:c r="A477" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B477" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C477" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D477" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E477" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G477" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N477" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P477" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q477" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R477" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="478">
+      <x:c r="A478" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B478" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C478" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D478" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E478" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G478" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N478" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P478" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q478" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R478" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="479">
+      <x:c r="A479" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B479" t="inlineStr">
+        <x:is>
+          <x:t>06/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C479" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D479" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E479" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I479" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L479" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M479" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="480">
+      <x:c r="A480" t="inlineStr">
+        <x:is>
+          <x:t>348928246</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B480" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C480" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D480" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E480" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G480" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N480" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P480" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q480" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R480" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>