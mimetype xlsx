--- v3 (2026-02-27)
+++ v4 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872a4f96259b4286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16a6066dd2249fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3d5459548f3b4bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7197e76907947b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d5459548f3b4bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7197e76907947b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>