--- v4 (2026-04-13)
+++ v5 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16a6066dd2249fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb09509ca6142f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re7197e76907947b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f260f8bd8034eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7197e76907947b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f260f8bd8034eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17483,28 +17483,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P190" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q190" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R190" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L191" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>