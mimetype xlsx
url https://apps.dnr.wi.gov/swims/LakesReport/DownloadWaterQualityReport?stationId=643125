--- v5 (2026-05-30)
+++ v6 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb09509ca6142f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6d02d717284246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f260f8bd8034eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R474f23d200804d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f260f8bd8034eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R474f23d200804d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17575,28 +17575,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C192" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D192" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E192" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L192" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M192" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>