--- v6 (2026-07-21)
+++ v7 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6d02d717284246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36fb267725445a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R474f23d200804d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R83000034cd794bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R474f23d200804d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83000034cd794bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17667,28 +17667,396 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O192" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P192" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q192" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R192" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>163081350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K193" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N193" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P193" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q193" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R193" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L194" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M194" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="195">
+      <x:c r="A195" t="inlineStr">
+        <x:is>
+          <x:t>163081350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B195" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C195" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D195" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E195" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F195" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G195" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H195" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K195" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N195" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O195" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P195" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q195" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R195" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="196">
+      <x:c r="A196" t="inlineStr">
+        <x:is>
+          <x:t>163081350</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B196" t="inlineStr">
+        <x:is>
+          <x:t>08/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C196" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D196" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E196" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F196" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G196" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H196" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K196" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N196" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O196" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P196" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q196" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R196" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>