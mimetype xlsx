--- v2 (2026-02-24)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f3b76bbcf24adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc856f8c0fe43b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8e2162ffa35c4f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2cfd6ca418004671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e2162ffa35c4f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cfd6ca418004671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>