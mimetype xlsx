--- v3 (2026-04-13)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc856f8c0fe43b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4fa35d24674cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2cfd6ca418004671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R566cd77f8ea54f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cfd6ca418004671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R566cd77f8ea54f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>