--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4fa35d24674cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c175f4812754e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R566cd77f8ea54f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc13ee2fe27bd4ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R566cd77f8ea54f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc13ee2fe27bd4ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -49683,28 +49683,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O540" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="P540" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q540" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R540" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="541">
+      <x:c r="A541" t="inlineStr">
+        <x:is>
+          <x:t>18138285</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B541" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C541" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D541" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E541" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F541" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G541" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H541" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K541" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N541" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O541" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P541" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q541" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R541" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>