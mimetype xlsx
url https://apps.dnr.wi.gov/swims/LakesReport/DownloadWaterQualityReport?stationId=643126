--- v5 (2026-07-21)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c175f4812754e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4a5d5efb2b49d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc13ee2fe27bd4ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8912be3386c949b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc13ee2fe27bd4ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8912be3386c949b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -49686,117 +49686,485 @@
       </x:c>
       <x:c r="O540" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="P540" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q540" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R540" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B541" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C541" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D541" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E541" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="542">
+      <x:c r="A542" t="inlineStr">
+        <x:is>
           <x:t>18138285</x:t>
         </x:is>
       </x:c>
-      <x:c r="B541" t="inlineStr">
+      <x:c r="B542" t="inlineStr">
         <x:is>
           <x:t>06/27/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C541" t="inlineStr">
+      <x:c r="C542" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D541" t="inlineStr">
+      <x:c r="D542" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
-      <x:c r="E541" t="inlineStr">
+      <x:c r="E542" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F541" t="inlineStr">
+      <x:c r="F542" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="G541" t="inlineStr">
+      <x:c r="G542" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H541" t="inlineStr">
+      <x:c r="H542" t="inlineStr">
         <x:is>
           <x:t>8.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="I541" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K541" t="inlineStr">
+      <x:c r="I542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K542" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
-      <x:c r="L541" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N541" t="inlineStr">
+      <x:c r="L542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N542" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O541" t="inlineStr">
+      <x:c r="O542" t="inlineStr">
         <x:is>
           <x:t>31</x:t>
         </x:is>
       </x:c>
-      <x:c r="P541" t="inlineStr">
+      <x:c r="P542" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q541" t="inlineStr">
+      <x:c r="Q542" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R541" t="inlineStr">
+      <x:c r="R542" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="543">
+      <x:c r="A543" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B543" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C543" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D543" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E543" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J543" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L543" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="544">
+      <x:c r="A544" t="inlineStr">
+        <x:is>
+          <x:t>18138285</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B544" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C544" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D544" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E544" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F544" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G544" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H544" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K544" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N544" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O544" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P544" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q544" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R544" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="545">
+      <x:c r="A545" t="inlineStr">
+        <x:is>
+          <x:t>18138285</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B545" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C545" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D545" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E545" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F545" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G545" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H545" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K545" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O545" t="inlineStr">
+        <x:is>
+          <x:t>27.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P545" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q545" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R545" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>