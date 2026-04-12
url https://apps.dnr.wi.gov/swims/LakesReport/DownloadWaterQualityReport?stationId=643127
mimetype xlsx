--- v2 (2026-02-24)
+++ v3 (2026-04-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R328902e3baa946e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc501fea6ae6b4dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re6a59763d6324472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4dbb249b19a4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6a59763d6324472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4dbb249b19a4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>