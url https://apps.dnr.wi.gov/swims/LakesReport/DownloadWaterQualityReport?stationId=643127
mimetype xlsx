--- v3 (2026-04-12)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc501fea6ae6b4dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004d197a35744190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4dbb249b19a4d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd4ecdf17a8d24be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4dbb249b19a4d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4ecdf17a8d24be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6351,28 +6351,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P69" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q69" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R69" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="inlineStr">
+        <x:is>
+          <x:t>338477224</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B70" t="inlineStr">
+        <x:is>
+          <x:t>04/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C70" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D70" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E70" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F70" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G70" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H70" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K70" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N70" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P70" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q70" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R70" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" t="inlineStr">
+        <x:is>
+          <x:t>338477224</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B71" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C71" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D71" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E71" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F71" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G71" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H71" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K71" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N71" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P71" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q71" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R71" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>