--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004d197a35744190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a520b66b8374e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd4ecdf17a8d24be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R26d385364dea4902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4ecdf17a8d24be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26d385364dea4902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6446,117 +6446,485 @@
       </x:c>
       <x:c r="O70" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P70" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q70" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R70" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B71" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C71" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D71" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E71" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L71" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c r="A72" t="inlineStr">
+        <x:is>
           <x:t>338477224</x:t>
         </x:is>
       </x:c>
-      <x:c r="B71" t="inlineStr">
+      <x:c r="B72" t="inlineStr">
         <x:is>
           <x:t>05/21/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C71" t="inlineStr">
+      <x:c r="C72" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D71" t="inlineStr">
+      <x:c r="D72" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
-      <x:c r="E71" t="inlineStr">
+      <x:c r="E72" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F71" t="inlineStr">
+      <x:c r="F72" t="inlineStr">
         <x:is>
           <x:t>6.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G71" t="inlineStr">
+      <x:c r="G72" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H71" t="inlineStr">
+      <x:c r="H72" t="inlineStr">
         <x:is>
           <x:t>2</x:t>
         </x:is>
       </x:c>
-      <x:c r="I71" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K71" t="inlineStr">
+      <x:c r="I72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K72" t="inlineStr">
         <x:is>
           <x:t>50</x:t>
         </x:is>
       </x:c>
-      <x:c r="L71" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N71" t="inlineStr">
+      <x:c r="L72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N72" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
-      <x:c r="O71" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P71" t="inlineStr">
+      <x:c r="O72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P72" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q71" t="inlineStr">
+      <x:c r="Q72" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R71" t="inlineStr">
+      <x:c r="R72" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="inlineStr">
+        <x:is>
+          <x:t>338477224</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B73" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C73" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D73" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E73" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G73" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N73" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P73" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q73" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R73" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L74" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M74" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>338477224</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t>4.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K75" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N75" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P75" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q75" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R75" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>