--- v2 (2026-02-20)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb78f4320bb4e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5386ef8afe949f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7adb3ad311b4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87059a5945eb49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7adb3ad311b4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87059a5945eb49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>