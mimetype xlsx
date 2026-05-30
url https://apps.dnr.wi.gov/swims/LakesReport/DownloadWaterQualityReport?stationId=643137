--- v3 (2026-04-13)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5386ef8afe949f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe5605e7d2f44bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R87059a5945eb49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R967b3a22c91047b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87059a5945eb49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R967b3a22c91047b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -24935,28 +24935,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O271" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P271" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q271" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R271" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="272">
+      <x:c r="A272" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B272" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C272" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D272" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E272" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L272" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>