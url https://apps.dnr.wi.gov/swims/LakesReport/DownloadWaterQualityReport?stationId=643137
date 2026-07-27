--- v4 (2026-05-30)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe5605e7d2f44bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61529318ea34b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R967b3a22c91047b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9bb295fdf41e4ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R967b3a22c91047b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bb295fdf41e4ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25027,28 +25027,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O272" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P272" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q272" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R272" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="273">
+      <x:c r="A273" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B273" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C273" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D273" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E273" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I273" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L273" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M273" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="274">
+      <x:c r="A274" t="inlineStr">
+        <x:is>
+          <x:t>34997814</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B274" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C274" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D274" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E274" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F274" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G274" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H274" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K274" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N274" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P274" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q274" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R274" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>