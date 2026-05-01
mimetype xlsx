--- v2 (2026-03-15)
+++ v3 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83fc78a76d244e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2657db403284589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R744e0c7bb1674fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf89dcaf2b21743e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R744e0c7bb1674fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf89dcaf2b21743e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>