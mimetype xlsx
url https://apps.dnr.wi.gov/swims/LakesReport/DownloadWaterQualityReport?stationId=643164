--- v3 (2026-05-01)
+++ v4 (2026-06-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2657db403284589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590e6f45477b45c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf89dcaf2b21743e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R90d36cbf8c2649e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf89dcaf2b21743e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90d36cbf8c2649e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29075,28 +29075,396 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O316" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P316" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q316" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R316" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>161590871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C317" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D317" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E317" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N317" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P317" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q317" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R317" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>161590871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G318" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N318" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P318" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q318" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R318" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="319">
+      <x:c r="A319" t="inlineStr">
+        <x:is>
+          <x:t>161590871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B319" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C319" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D319" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E319" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G319" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N319" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P319" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q319" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R319" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>161590871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N320" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P320" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q320" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R320" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>