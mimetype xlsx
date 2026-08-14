--- v4 (2026-06-25)
+++ v5 (2026-08-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590e6f45477b45c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf075f32549ed431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R90d36cbf8c2649e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd69972ace3404ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90d36cbf8c2649e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd69972ace3404ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29354,117 +29354,485 @@
       </x:c>
       <x:c r="O319" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P319" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q319" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R319" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M320" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="321">
+      <x:c r="A321" t="inlineStr">
+        <x:is>
           <x:t>161590871</x:t>
         </x:is>
       </x:c>
-      <x:c r="B320" t="inlineStr">
+      <x:c r="B321" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C320" t="inlineStr">
+      <x:c r="C321" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
-      <x:c r="D320" t="inlineStr">
+      <x:c r="D321" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
-      <x:c r="E320" t="inlineStr">
+      <x:c r="E321" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F320" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G320" t="inlineStr">
+      <x:c r="F321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G321" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H320" t="inlineStr">
-[...29 lines deleted...]
-      <x:c r="N320" t="inlineStr">
+      <x:c r="H321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N321" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O320" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P320" t="inlineStr">
+      <x:c r="O321" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P321" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q320" t="inlineStr">
+      <x:c r="Q321" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="R320" t="inlineStr">
+      <x:c r="R321" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="322">
+      <x:c r="A322" t="inlineStr">
+        <x:is>
+          <x:t>161590871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B322" t="inlineStr">
+        <x:is>
+          <x:t>07/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C322" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D322" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E322" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G322" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N322" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O322" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P322" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q322" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R322" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="323">
+      <x:c r="A323" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B323" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C323" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D323" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E323" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I323" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M323" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R323" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="324">
+      <x:c r="A324" t="inlineStr">
+        <x:is>
+          <x:t>161590871</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B324" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C324" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D324" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E324" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G324" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N324" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O324" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P324" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q324" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R324" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>