--- v3 (2026-03-17)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0e4f5153b44472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664482a928984d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra39af72e365c4878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6aadc9eb7382412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra39af72e365c4878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6aadc9eb7382412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>