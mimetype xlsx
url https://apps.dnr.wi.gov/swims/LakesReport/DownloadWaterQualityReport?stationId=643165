--- v4 (2026-05-14)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664482a928984d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b906f7996284cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6aadc9eb7382412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1f0d2e1330b34e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6aadc9eb7382412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f0d2e1330b34e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29903,28 +29903,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P325" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q325" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R325" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="326">
+      <x:c r="A326" t="inlineStr">
+        <x:is>
+          <x:t>44141844</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B326" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C326" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D326" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E326" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F326" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G326" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H326" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K326" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N326" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P326" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q326" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R326" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="327">
+      <x:c r="A327" t="inlineStr">
+        <x:is>
+          <x:t>44141844</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B327" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C327" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D327" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E327" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F327" t="inlineStr">
+        <x:is>
+          <x:t>21.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G327" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H327" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K327" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N327" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P327" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q327" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R327" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>