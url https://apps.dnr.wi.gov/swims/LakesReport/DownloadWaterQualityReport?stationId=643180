--- v4 (2026-02-28)
+++ v5 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ddf30c871d47e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fdd2e105c04365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R75b8b98ac2c0456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcb70ac870c5a4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75b8b98ac2c0456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb70ac870c5a4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>