--- v5 (2026-04-15)
+++ v6 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fdd2e105c04365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e5fb209f014ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcb70ac870c5a4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a4a1a57c8ee4ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb70ac870c5a4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a4a1a57c8ee4ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15735,28 +15735,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O171" t="inlineStr">
         <x:is>
           <x:t>none</x:t>
         </x:is>
       </x:c>
       <x:c r="P171" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q171" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R171" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="172">
+      <x:c r="A172" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B172" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C172" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D172" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E172" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F172" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G172" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H172" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K172" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N172" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O172" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P172" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q172" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R172" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>