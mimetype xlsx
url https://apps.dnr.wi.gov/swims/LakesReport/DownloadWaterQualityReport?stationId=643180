--- v6 (2026-05-31)
+++ v7 (2026-07-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e5fb209f014ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b36912320242fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a4a1a57c8ee4ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R82f9b1ec030741f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a4a1a57c8ee4ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82f9b1ec030741f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15827,28 +15827,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O172" t="inlineStr">
         <x:is>
           <x:t>none</x:t>
         </x:is>
       </x:c>
       <x:c r="P172" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q172" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R172" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="173">
+      <x:c r="A173" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B173" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C173" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D173" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E173" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G173" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N173" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O173" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P173" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q173" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R173" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="174">
+      <x:c r="A174" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B174" t="inlineStr">
+        <x:is>
+          <x:t>06/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C174" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D174" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E174" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G174" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N174" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O174" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P174" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q174" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R174" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c r="A175" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B175" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C175" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D175" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E175" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G175" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N175" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O175" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P175" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q175" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R175" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c r="A176" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B176" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C176" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D176" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E176" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F176" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G176" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H176" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K176" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N176" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O176" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P176" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q176" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R176" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c r="A177" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B177" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C177" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D177" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E177" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F177" t="inlineStr">
+        <x:is>
+          <x:t>5.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G177" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H177" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K177" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N177" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O177" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P177" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q177" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R177" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>