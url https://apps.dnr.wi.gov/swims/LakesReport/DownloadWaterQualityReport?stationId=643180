--- v7 (2026-07-19)
+++ v8 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b36912320242fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867085abf8b54225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R82f9b1ec030741f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R641891a5e63c4fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82f9b1ec030741f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R641891a5e63c4fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -16287,28 +16287,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O177" t="inlineStr">
         <x:is>
           <x:t>none</x:t>
         </x:is>
       </x:c>
       <x:c r="P177" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q177" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R177" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="178">
+      <x:c r="A178" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B178" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C178" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D178" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E178" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F178" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G178" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H178" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K178" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N178" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O178" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P178" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q178" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R178" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c r="A179" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B179" t="inlineStr">
+        <x:is>
+          <x:t>08/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C179" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D179" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E179" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G179" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N179" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O179" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P179" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q179" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R179" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c r="A180" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B180" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C180" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D180" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E180" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F180" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G180" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H180" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K180" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N180" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O180" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P180" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q180" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R180" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c r="A181" t="inlineStr">
+        <x:is>
+          <x:t>118409251</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B181" t="inlineStr">
+        <x:is>
+          <x:t>09/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C181" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D181" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E181" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F181" t="inlineStr">
+        <x:is>
+          <x:t>3.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G181" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H181" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K181" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N181" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O181" t="inlineStr">
+        <x:is>
+          <x:t>none</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P181" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q181" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R181" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>