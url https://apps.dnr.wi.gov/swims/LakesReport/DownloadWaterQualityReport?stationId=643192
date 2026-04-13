--- v2 (2026-02-24)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db254d5745c42f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb278dc8ff25a47a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4030aed3c20499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf535cf6217644b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4030aed3c20499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf535cf6217644b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>