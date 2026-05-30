--- v3 (2026-04-13)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb278dc8ff25a47a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b510ceed3db4a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf535cf6217644b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raa0f3d393cb64332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf535cf6217644b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa0f3d393cb64332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8743,28 +8743,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O95" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P95" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q95" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R95" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="96">
+      <x:c r="A96" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B96" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C96" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D96" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E96" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L96" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R96" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>