--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b510ceed3db4a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0425a7f855604375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raa0f3d393cb64332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1d79cbbe44424846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa0f3d393cb64332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d79cbbe44424846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8835,28 +8835,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="97">
+      <x:c r="A97" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B97" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C97" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D97" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E97" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I97" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J97" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L97" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M97" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>