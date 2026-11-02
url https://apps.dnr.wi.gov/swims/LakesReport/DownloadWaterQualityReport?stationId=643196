--- v6 (2026-09-12)
+++ v7 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1750d432caac4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ccd73a5b9d433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R280e29a99cc64ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R91a7705157d14731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R280e29a99cc64ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R91a7705157d14731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34687,28 +34687,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O377" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P377" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q377" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R377" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="378">
+      <x:c r="A378" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B378" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C378" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D378" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E378" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I378" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L378" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M378" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="379">
+      <x:c r="A379" t="inlineStr">
+        <x:is>
+          <x:t>37219779</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B379" t="inlineStr">
+        <x:is>
+          <x:t>10/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C379" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D379" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E379" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F379" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G379" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H379" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K379" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N379" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P379" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q379" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R379" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>