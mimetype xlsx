--- v2 (2026-02-11)
+++ v3 (2026-04-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5046707bcc28486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df631252ac34e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R66477ad546284a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c6d0389702b4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66477ad546284a0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c6d0389702b4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>