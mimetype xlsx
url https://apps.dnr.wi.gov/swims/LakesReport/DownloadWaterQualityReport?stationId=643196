--- v3 (2026-04-08)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df631252ac34e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89721a8cd7648a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c6d0389702b4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R011d1cd6ffda4a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c6d0389702b4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R011d1cd6ffda4a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34043,28 +34043,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O370" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P370" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q370" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R370" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B371" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C371" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D371" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E371" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L371" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="372">
+      <x:c r="A372" t="inlineStr">
+        <x:is>
+          <x:t>37219779</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B372" t="inlineStr">
+        <x:is>
+          <x:t>05/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C372" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D372" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E372" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F372" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G372" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H372" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K372" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N372" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P372" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q372" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R372" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>