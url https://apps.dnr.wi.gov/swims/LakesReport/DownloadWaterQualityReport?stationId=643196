--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89721a8cd7648a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba820ff723b4f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R011d1cd6ffda4a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf3ac062bae8d4a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R011d1cd6ffda4a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3ac062bae8d4a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34227,28 +34227,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O372" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P372" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q372" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R372" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="373">
+      <x:c r="A373" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B373" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C373" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D373" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E373" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I373" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J373" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L373" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M373" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="374">
+      <x:c r="A374" t="inlineStr">
+        <x:is>
+          <x:t>37219779</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B374" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C374" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D374" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E374" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F374" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G374" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H374" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K374" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N374" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P374" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q374" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R374" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>