--- v5 (2026-07-21)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba820ff723b4f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1750d432caac4e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf3ac062bae8d4a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R280e29a99cc64ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3ac062bae8d4a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R280e29a99cc64ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34411,28 +34411,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O374" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P374" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q374" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R374" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="375">
+      <x:c r="A375" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B375" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C375" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D375" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E375" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I375" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L375" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M375" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="376">
+      <x:c r="A376" t="inlineStr">
+        <x:is>
+          <x:t>37219779</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B376" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C376" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D376" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E376" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G376" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N376" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P376" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q376" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R376" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="377">
+      <x:c r="A377" t="inlineStr">
+        <x:is>
+          <x:t>37219779</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B377" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C377" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D377" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E377" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G377" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N377" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P377" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q377" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R377" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>