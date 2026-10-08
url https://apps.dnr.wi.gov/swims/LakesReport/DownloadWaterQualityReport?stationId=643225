--- v5 (2026-08-14)
+++ v6 (2026-10-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92acb8a92c4f40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38566b7cae53432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7f9d82427cef4ee5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reed03980c44b4ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7f9d82427cef4ee5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reed03980c44b4ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35334,117 +35334,301 @@
       </x:c>
       <x:c r="O384" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P384" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q384" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R384" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B385" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C385" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D385" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E385" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I385" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L385" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M385" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="386">
+      <x:c r="A386" t="inlineStr">
+        <x:is>
           <x:t>109393122</x:t>
         </x:is>
       </x:c>
-      <x:c r="B385" t="inlineStr">
+      <x:c r="B386" t="inlineStr">
         <x:is>
           <x:t>07/27/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C385" t="inlineStr">
+      <x:c r="C386" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D385" t="inlineStr">
+      <x:c r="D386" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
-      <x:c r="E385" t="inlineStr">
+      <x:c r="E386" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F385" t="inlineStr">
+      <x:c r="F386" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
-      <x:c r="G385" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="H385" t="inlineStr">
+      <x:c r="G386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H386" t="inlineStr">
         <x:is>
           <x:t>4.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I385" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K385" t="inlineStr">
+      <x:c r="I386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K386" t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
-      <x:c r="L385" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N385" t="inlineStr">
+      <x:c r="L386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N386" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O385" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P385" t="inlineStr">
+      <x:c r="O386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P386" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q385" t="inlineStr">
+      <x:c r="Q386" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R385" t="inlineStr">
+      <x:c r="R386" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="387">
+      <x:c r="A387" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B387" t="inlineStr">
+        <x:is>
+          <x:t>08/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C387" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D387" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E387" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I387" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L387" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M387" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R387" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>