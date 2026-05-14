--- v3 (2026-03-14)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4166fdffc214f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a31e51e5264060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfb39f81a068f42e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfc09a9794453445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb39f81a068f42e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc09a9794453445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>