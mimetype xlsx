--- v4 (2026-05-14)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a31e51e5264060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c8e9e97b4e4187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfc09a9794453445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4ff842a3dfe34cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc09a9794453445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ff842a3dfe34cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27971,28 +27971,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O304" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P304" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q304" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R304" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>34982361</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N305" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P305" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q305" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R305" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>34982361</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N306" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P306" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q306" t="inlineStr">
+        <x:is>
+          <x:t>YELLOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R306" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>