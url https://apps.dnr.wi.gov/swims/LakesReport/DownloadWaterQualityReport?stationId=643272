--- v5 (2026-08-07)
+++ v6 (2026-10-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fc382a1d4b42fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5036015d5f1d4df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re38e1b9551a540ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R202227dc70cd42f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re38e1b9551a540ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R202227dc70cd42f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9019,28 +9019,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O98" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P98" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q98" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R98" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>147494012</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K99" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N99" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P99" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q99" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R99" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="100">
+      <x:c r="A100" t="inlineStr">
+        <x:is>
+          <x:t>147494012</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B100" t="inlineStr">
+        <x:is>
+          <x:t>08/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C100" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D100" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E100" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F100" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G100" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H100" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K100" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N100" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P100" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q100" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R100" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>