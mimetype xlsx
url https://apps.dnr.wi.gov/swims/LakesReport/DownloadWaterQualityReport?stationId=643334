--- v1 (2026-03-14)
+++ v2 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32467d1c34a645be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7525c8735d614afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8a24e28f52d84e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re661f1a41e104364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a24e28f52d84e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re661f1a41e104364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>