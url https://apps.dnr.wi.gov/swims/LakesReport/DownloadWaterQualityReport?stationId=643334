--- v2 (2026-04-29)
+++ v3 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7525c8735d614afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7996742cc6fe4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re661f1a41e104364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2025e0b266c54d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re661f1a41e104364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2025e0b266c54d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29259,28 +29259,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O318" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P318" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q318" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R318" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="319">
+      <x:c r="A319" t="inlineStr">
+        <x:is>
+          <x:t>62976823</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B319" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C319" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D319" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E319" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F319" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G319" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H319" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K319" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N319" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P319" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q319" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R319" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>