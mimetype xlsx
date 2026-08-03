--- v3 (2026-06-17)
+++ v4 (2026-08-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7996742cc6fe4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f5df01bf0d45da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2025e0b266c54d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc7905ec8e73e4fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2025e0b266c54d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc7905ec8e73e4fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29351,28 +29351,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O319" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P319" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q319" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R319" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>209702565</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K320" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N320" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P320" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q320" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R320" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>