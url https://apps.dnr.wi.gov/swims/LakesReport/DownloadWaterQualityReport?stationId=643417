--- v2 (2026-03-17)
+++ v3 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4563e6a5ebcb4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50d95977b4a4513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R99164e6a712945a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rab0df3abe6fc4132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99164e6a712945a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab0df3abe6fc4132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>