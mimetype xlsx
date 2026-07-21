--- v3 (2026-05-19)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50d95977b4a4513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d4799ba29d4e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rab0df3abe6fc4132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc70de912d6234b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab0df3abe6fc4132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc70de912d6234b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>