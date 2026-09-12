--- v4 (2026-07-21)
+++ v5 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d4799ba29d4e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69022d884814132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc70de912d6234b4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35c4c0cd728040d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc70de912d6234b4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35c4c0cd728040d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7823,28 +7823,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>122938209</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>