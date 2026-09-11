--- v4 (2026-07-13)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca6eecb94334a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10d0f68e84b477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R061d512c5379442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd7d7728dc9464350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R061d512c5379442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7d7728dc9464350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8927,28 +8927,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P97" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q97" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R97" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>23039734</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K98" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N98" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P98" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q98" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R98" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>23039734</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K99" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N99" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P99" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q99" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R99" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>