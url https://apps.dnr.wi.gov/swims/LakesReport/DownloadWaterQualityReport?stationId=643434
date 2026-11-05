--- v5 (2026-09-11)
+++ v6 (2026-11-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10d0f68e84b477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9205bdb9cd3041eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd7d7728dc9464350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2d5c0aa9def497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7d7728dc9464350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2d5c0aa9def497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>