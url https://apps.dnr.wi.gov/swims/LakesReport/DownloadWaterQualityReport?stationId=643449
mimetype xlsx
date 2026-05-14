--- v2 (2026-03-20)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fac57c94ae64819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4994084d25b245c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R96e15ffdcd1c4293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ref69e957dd7c45c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96e15ffdcd1c4293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref69e957dd7c45c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>