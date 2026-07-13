--- v3 (2026-05-14)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4994084d25b245c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ebe56107da4aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ref69e957dd7c45c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rffe122a0002e4052"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref69e957dd7c45c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rffe122a0002e4052" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15091,28 +15091,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R164" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="165">
+      <x:c r="A165" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B165" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C165" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D165" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E165" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I165" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J165" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L165" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M165" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>