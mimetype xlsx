--- v4 (2026-07-13)
+++ v5 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ebe56107da4aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff4e335972c43ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rffe122a0002e4052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R43911d6439a34a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rffe122a0002e4052" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43911d6439a34a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15183,28 +15183,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O165" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P165" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q165" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R165" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="166">
+      <x:c r="A166" t="inlineStr">
+        <x:is>
+          <x:t>8190391</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B166" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C166" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D166" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E166" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F166" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G166" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H166" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K166" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N166" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P166" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q166" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R166" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="167">
+      <x:c r="A167" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B167" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C167" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D167" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E167" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I167" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L167" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M167" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>