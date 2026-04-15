--- v1 (2026-01-12)
+++ v2 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1403a97e4526459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e114b1b1ce84d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re729950b88cf4b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4b442b961df4244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re729950b88cf4b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4b442b961df4244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -42953,61 +42953,61 @@
           <x:t>42</x:t>
         </x:is>
       </x:c>
       <x:c r="L467" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="M467" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N467" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O467" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P467" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q467" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R467" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B468" t="inlineStr">
         <x:is>
           <x:t>05/12/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C468" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D468" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="E468" t="inlineStr">
@@ -43229,61 +43229,61 @@
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L470" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="M470" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="N470" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O470" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P470" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q470" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R470" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B471" t="inlineStr">
         <x:is>
           <x:t>07/27/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C471" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D471" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E471" t="inlineStr">
@@ -43413,61 +43413,61 @@
           <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="L472" t="inlineStr">
         <x:is>
           <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="M472" t="inlineStr">
         <x:is>
           <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="N472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R472" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="inlineStr">
         <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B473" t="inlineStr">
         <x:is>
           <x:t>09/01/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C473" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D473" t="inlineStr">
         <x:is>
           <x:t>01</x:t>
         </x:is>
       </x:c>
       <x:c r="E473" t="inlineStr">
@@ -43597,42 +43597,42 @@
           <x:t>58</x:t>
         </x:is>
       </x:c>
       <x:c r="L474" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="M474" t="inlineStr">
         <x:is>
           <x:t>60</x:t>
         </x:is>
       </x:c>
       <x:c r="N474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R474" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>