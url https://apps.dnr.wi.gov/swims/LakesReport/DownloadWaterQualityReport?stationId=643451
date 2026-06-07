--- v2 (2026-04-15)
+++ v3 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e114b1b1ce84d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ef738c0b294640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc4b442b961df4244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c63fe9cba1745d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4b442b961df4244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c63fe9cba1745d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -43062,577 +43062,853 @@
       </x:c>
       <x:c r="O468" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P468" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q468" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R468" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>402832002</x:t>
         </x:is>
       </x:c>
       <x:c r="B469" t="inlineStr">
         <x:is>
-          <x:t>06/24/2025</x:t>
+          <x:t>06/06/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C469" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D469" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="E469" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F469" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>11.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G469" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H469" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I469" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J469" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K469" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>42</x:t>
         </x:is>
       </x:c>
       <x:c r="L469" t="inlineStr">
         <x:is>
-          <x:t>48</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M469" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N469" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O469" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P469" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q469" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R469" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="inlineStr">
         <x:is>
-          <x:t>348905607</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B470" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>06/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C470" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D470" t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E470" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F470" t="inlineStr">
         <x:is>
-          <x:t>7.25</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G470" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H470" t="inlineStr">
         <x:is>
-          <x:t>2.2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I470" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="J470" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K470" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L470" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="M470" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="N470" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O470" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P470" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q470" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R470" t="inlineStr">
         <x:is>
-          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>348905607</x:t>
         </x:is>
       </x:c>
       <x:c r="B471" t="inlineStr">
         <x:is>
-          <x:t>07/27/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C471" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D471" t="inlineStr">
         <x:is>
-          <x:t>27</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E471" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>7.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I471" t="inlineStr">
         <x:is>
           <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="J471" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L471" t="inlineStr">
         <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M471" t="inlineStr">
+        <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
-      <x:c r="M471" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="N471" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O471" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="inlineStr">
         <x:is>
-          <x:t>348905607</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B472" t="inlineStr">
         <x:is>
-          <x:t>08/13/2025</x:t>
+          <x:t>07/27/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C472" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D472" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>27</x:t>
         </x:is>
       </x:c>
       <x:c r="E472" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F472" t="inlineStr">
         <x:is>
-          <x:t>6.75</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G472" t="inlineStr">
         <x:is>
-          <x:t>N</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H472" t="inlineStr">
         <x:is>
-          <x:t>2.1</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I472" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="J472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K472" t="inlineStr">
         <x:is>
-          <x:t>50</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L472" t="inlineStr">
         <x:is>
-          <x:t>50</x:t>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="M472" t="inlineStr">
         <x:is>
           <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="N472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P472" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q472" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R472" t="inlineStr">
         <x:is>
-          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>348905607</x:t>
         </x:is>
       </x:c>
       <x:c r="B473" t="inlineStr">
         <x:is>
-          <x:t>09/01/2025</x:t>
+          <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C473" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D473" t="inlineStr">
         <x:is>
-          <x:t>01</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E473" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>N</x:t>
         </x:is>
       </x:c>
       <x:c r="H473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I473" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="J473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="L473" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="M473" t="inlineStr">
         <x:is>
-          <x:t>59</x:t>
+          <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="N473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R473" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B474" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C474" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D474" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E474" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I474" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L474" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M474" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="475">
+      <x:c r="A475" t="inlineStr">
+        <x:is>
           <x:t>351487004</x:t>
         </x:is>
       </x:c>
-      <x:c r="B474" t="inlineStr">
+      <x:c r="B475" t="inlineStr">
         <x:is>
           <x:t>09/04/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C474" t="inlineStr">
+      <x:c r="C475" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="D474" t="inlineStr">
+      <x:c r="D475" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
-      <x:c r="E474" t="inlineStr">
+      <x:c r="E475" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F474" t="inlineStr">
+      <x:c r="F475" t="inlineStr">
         <x:is>
           <x:t>3.75</x:t>
         </x:is>
       </x:c>
-      <x:c r="G474" t="inlineStr">
+      <x:c r="G475" t="inlineStr">
         <x:is>
           <x:t>N</x:t>
         </x:is>
       </x:c>
-      <x:c r="H474" t="inlineStr">
+      <x:c r="H475" t="inlineStr">
         <x:is>
           <x:t>1.1</x:t>
         </x:is>
       </x:c>
-      <x:c r="I474" t="inlineStr">
+      <x:c r="I475" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="J474" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="K474" t="inlineStr">
+      <x:c r="J475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K475" t="inlineStr">
         <x:is>
           <x:t>58</x:t>
         </x:is>
       </x:c>
-      <x:c r="L474" t="inlineStr">
+      <x:c r="L475" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
-      <x:c r="M474" t="inlineStr">
+      <x:c r="M475" t="inlineStr">
         <x:is>
           <x:t>60</x:t>
         </x:is>
       </x:c>
-      <x:c r="N474" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="P474" t="inlineStr">
+      <x:c r="N475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P475" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q474" t="inlineStr">
+      <x:c r="Q475" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R474" t="inlineStr">
+      <x:c r="R475" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="476">
+      <x:c r="A476" t="inlineStr">
+        <x:is>
+          <x:t>348905607</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B476" t="inlineStr">
+        <x:is>
+          <x:t>05/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C476" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D476" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E476" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L476" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="477">
+      <x:c r="A477" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B477" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C477" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D477" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E477" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L477" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R477" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>