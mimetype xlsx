--- v3 (2026-06-07)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ef738c0b294640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77fcdb2569848d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c63fe9cba1745d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a9f1d8e31514846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c63fe9cba1745d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a9f1d8e31514846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>