--- v3 (2026-03-17)
+++ v4 (2026-05-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f700d424135496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd0c384b2444189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc747ef6435714784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9411aed3032a4542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc747ef6435714784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9411aed3032a4542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>