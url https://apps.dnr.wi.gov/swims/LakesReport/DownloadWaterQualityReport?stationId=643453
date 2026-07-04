--- v4 (2026-05-18)
+++ v5 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd0c384b2444189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd508f7df2f62498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9411aed3032a4542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re81aabe9b7a74216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9411aed3032a4542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re81aabe9b7a74216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>