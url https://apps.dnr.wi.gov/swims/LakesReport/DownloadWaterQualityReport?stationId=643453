--- v5 (2026-07-04)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd508f7df2f62498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5940b523f64ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re81aabe9b7a74216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R15113af3fd8f4a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re81aabe9b7a74216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15113af3fd8f4a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5799,28 +5799,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O63" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P63" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q63" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R63" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B64" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C64" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D64" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E64" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I64" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L64" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M64" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R64" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B65" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C65" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D65" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E65" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I65" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L65" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M65" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R65" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>