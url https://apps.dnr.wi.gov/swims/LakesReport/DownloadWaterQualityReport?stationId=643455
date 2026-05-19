--- v0 (2026-02-23)
+++ v1 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efabf15feb54def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2390666a0a48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd2338fa12a714642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84f5f72a4a454304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd2338fa12a714642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84f5f72a4a454304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27787,28 +27787,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O302" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P302" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q302" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R302" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L303" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="304">
+      <x:c r="A304" t="inlineStr">
+        <x:is>
+          <x:t>46001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B304" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C304" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D304" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E304" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F304" t="inlineStr">
+        <x:is>
+          <x:t>18.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G304" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H304" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K304" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N304" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P304" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q304" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R304" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>