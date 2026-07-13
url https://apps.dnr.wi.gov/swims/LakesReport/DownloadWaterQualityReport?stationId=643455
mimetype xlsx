--- v1 (2026-05-19)
+++ v2 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2390666a0a48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb62610c613e4c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R84f5f72a4a454304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R22568affe1774331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84f5f72a4a454304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R22568affe1774331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27971,28 +27971,764 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O304" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P304" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q304" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R304" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>46001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K305" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N305" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P305" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q305" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R305" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>46001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K306" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N306" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P306" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q306" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R306" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="307">
+      <x:c r="A307" t="inlineStr">
+        <x:is>
+          <x:t>46001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B307" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C307" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D307" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E307" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F307" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G307" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H307" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K307" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N307" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O307" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P307" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q307" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R307" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="308">
+      <x:c r="A308" t="inlineStr">
+        <x:is>
+          <x:t>46001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B308" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C308" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D308" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E308" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F308" t="inlineStr">
+        <x:is>
+          <x:t>17.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G308" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H308" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K308" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N308" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O308" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P308" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q308" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R308" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="309">
+      <x:c r="A309" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B309" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C309" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D309" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E309" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I309" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L309" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M309" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R309" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="310">
+      <x:c r="A310" t="inlineStr">
+        <x:is>
+          <x:t>46001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B310" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C310" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D310" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E310" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F310" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G310" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H310" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K310" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N310" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O310" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P310" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q310" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R310" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>46001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K311" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N311" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P311" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q311" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R311" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="312">
+      <x:c r="A312" t="inlineStr">
+        <x:is>
+          <x:t>46001091</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B312" t="inlineStr">
+        <x:is>
+          <x:t>07/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C312" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D312" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E312" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F312" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G312" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H312" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K312" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N312" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P312" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q312" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R312" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>