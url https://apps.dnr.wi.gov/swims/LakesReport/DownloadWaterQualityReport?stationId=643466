--- v3 (2026-02-27)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63a69510d5c4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceaa3aa762214fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcbf2e92df6ff4140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc1f9642b7a0941c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbf2e92df6ff4140" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1f9642b7a0941c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>