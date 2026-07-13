--- v4 (2026-05-14)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceaa3aa762214fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fcbb2d9d1b4bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc1f9642b7a0941c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1ffbe8b8c15a4224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1f9642b7a0941c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ffbe8b8c15a4224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21899,28 +21899,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O238" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P238" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q238" t="inlineStr">
         <x:is>
           <x:t>YELLOW</x:t>
         </x:is>
       </x:c>
       <x:c r="R238" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B239" t="inlineStr">
+        <x:is>
+          <x:t>04/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C239" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D239" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E239" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L239" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>