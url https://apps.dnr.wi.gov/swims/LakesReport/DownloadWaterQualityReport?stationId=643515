--- v6 (2026-08-22)
+++ v7 (2026-10-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddf8e1aa914406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1603fd13cebd4653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rde56cad8f9774c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R74795e40360e4698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde56cad8f9774c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74795e40360e4698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -12147,28 +12147,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O132" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P132" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q132" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R132" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L133" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M133" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>358389213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K134" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N134" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P134" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q134" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R134" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>