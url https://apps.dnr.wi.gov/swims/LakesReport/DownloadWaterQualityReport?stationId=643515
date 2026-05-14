--- v3 (2026-03-19)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90835b9e1eb546ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc1fdaad0164f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra38113eb6ee94f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f5fd7d7f2964686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra38113eb6ee94f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f5fd7d7f2964686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11779,28 +11779,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O128" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P128" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q128" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R128" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="129">
+      <x:c r="A129" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L129" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>