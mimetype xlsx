--- v4 (2026-05-14)
+++ v5 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc1fdaad0164f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703fe377846344e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0f5fd7d7f2964686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec44a6fd859d446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f5fd7d7f2964686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec44a6fd859d446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>