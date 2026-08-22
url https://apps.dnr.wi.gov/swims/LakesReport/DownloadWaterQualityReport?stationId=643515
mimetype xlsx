--- v5 (2026-07-06)
+++ v6 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703fe377846344e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddf8e1aa914406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rec44a6fd859d446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rde56cad8f9774c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rec44a6fd859d446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde56cad8f9774c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -11782,117 +11782,393 @@
       </x:c>
       <x:c r="O128" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P128" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q128" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R128" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="inlineStr">
         <x:is>
+          <x:t>358389213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B129" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C129" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D129" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E129" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F129" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G129" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H129" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K129" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L129" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N129" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O129" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P129" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q129" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R129" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="130">
+      <x:c r="A130" t="inlineStr">
+        <x:is>
+          <x:t>358389213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B130" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C130" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D130" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E130" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F130" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G130" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H130" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I130" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K130" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L130" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M130" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N130" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O130" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P130" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q130" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R130" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
           <x:t>1</x:t>
         </x:is>
       </x:c>
-      <x:c r="B129" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="E129" t="inlineStr">
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F129" t="inlineStr">
-[...29 lines deleted...]
-      <x:c r="L129" t="inlineStr">
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L131" t="inlineStr">
         <x:is>
           <x:t>49</x:t>
         </x:is>
       </x:c>
-      <x:c r="M129" t="inlineStr">
-[...26 lines deleted...]
-          <x:t/>
+      <x:c r="M131" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>358389213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K132" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N132" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P132" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q132" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R132" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>