--- v3 (2026-03-19)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571aa288ac07422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a44389402f4f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca66592f35a54a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36a189912f8441b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca66592f35a54a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36a189912f8441b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>