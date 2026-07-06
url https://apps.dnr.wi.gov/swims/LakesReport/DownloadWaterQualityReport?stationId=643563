--- v4 (2026-05-14)
+++ v5 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a44389402f4f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d77b894a31457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36a189912f8441b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4a59f6b0c99496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36a189912f8441b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4a59f6b0c99496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>