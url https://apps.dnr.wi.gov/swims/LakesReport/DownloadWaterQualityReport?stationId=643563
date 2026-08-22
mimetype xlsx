--- v5 (2026-07-06)
+++ v6 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d77b894a31457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cafde37de2404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra4a59f6b0c99496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R58828c9adc194628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4a59f6b0c99496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R58828c9adc194628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5431,28 +5431,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O59" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P59" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q59" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R59" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="inlineStr">
+        <x:is>
+          <x:t>358389213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B60" t="inlineStr">
+        <x:is>
+          <x:t>04/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C60" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D60" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E60" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F60" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G60" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H60" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K60" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N60" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P60" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q60" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R60" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="inlineStr">
+        <x:is>
+          <x:t>358389213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B61" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C61" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D61" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E61" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F61" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G61" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H61" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K61" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N61" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P61" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q61" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R61" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" t="inlineStr">
+        <x:is>
+          <x:t>358389213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B62" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C62" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D62" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E62" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F62" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G62" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H62" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K62" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N62" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P62" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q62" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R62" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>