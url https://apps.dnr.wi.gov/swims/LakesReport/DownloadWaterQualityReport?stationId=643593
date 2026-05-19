--- v3 (2026-03-17)
+++ v4 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd97b29b85b4a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fa0c0188474937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a8d4c7c64054fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0b8fae225b5e49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a8d4c7c64054fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b8fae225b5e49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>