--- v4 (2026-05-19)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fa0c0188474937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cde6b77e1c84057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0b8fae225b5e49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0ce94af19b4485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b8fae225b5e49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0ce94af19b4485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3315,28 +3315,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O36" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P36" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q36" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R36" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B37" t="inlineStr">
+        <x:is>
+          <x:t>05/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C37" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D37" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E37" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J37" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L37" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>