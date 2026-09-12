--- v5 (2026-07-21)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cde6b77e1c84057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3401158b51554a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd0ce94af19b4485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3f2b81355a784f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd0ce94af19b4485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f2b81355a784f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -3407,28 +3407,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O37" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P37" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q37" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R37" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="38">
+      <x:c r="A38" t="inlineStr">
+        <x:is>
+          <x:t>81202731</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B38" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C38" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D38" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E38" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L38" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" t="inlineStr">
+        <x:is>
+          <x:t>8191362</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B39" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C39" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D39" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E39" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I39" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M39" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R39" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>