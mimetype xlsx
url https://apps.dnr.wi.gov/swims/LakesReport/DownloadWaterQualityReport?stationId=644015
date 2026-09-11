--- v4 (2026-07-13)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1f13015cec4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b17480371f644b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfa1dc3bea5254deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R571b324961834242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa1dc3bea5254deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R571b324961834242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1475,28 +1475,396 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P16" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q16" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R16" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="17">
+      <x:c r="A17" t="inlineStr">
+        <x:is>
+          <x:t>358326703</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B17" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C17" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D17" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E17" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F17" t="inlineStr">
+        <x:is>
+          <x:t>19.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G17" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H17" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K17" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N17" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O17" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P17" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q17" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R17" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="inlineStr">
+        <x:is>
+          <x:t>358326703</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B18" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C18" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D18" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E18" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F18" t="inlineStr">
+        <x:is>
+          <x:t>20.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G18" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H18" t="inlineStr">
+        <x:is>
+          <x:t>6.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K18" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N18" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P18" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q18" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R18" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="inlineStr">
+        <x:is>
+          <x:t>358326703</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B19" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C19" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D19" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E19" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F19" t="inlineStr">
+        <x:is>
+          <x:t>17.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G19" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H19" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K19" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N19" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O19" t="inlineStr">
+        <x:is>
+          <x:t>average</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P19" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q19" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R19" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
+          <x:t>358326703</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B20" t="inlineStr">
+        <x:is>
+          <x:t>08/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C20" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D20" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E20" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F20" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G20" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H20" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K20" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N20" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O20" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P20" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q20" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R20" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>