--- v5 (2026-09-11)
+++ v6 (2026-11-03)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b17480371f644b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1c70b0f2cc41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R571b324961834242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc13d83f5589f4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R571b324961834242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc13d83f5589f4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1843,28 +1843,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O20" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="P20" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q20" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R20" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>358326703</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B21" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C21" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D21" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E21" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F21" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G21" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H21" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K21" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N21" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P21" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q21" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R21" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" t="inlineStr">
+        <x:is>
+          <x:t>358509465</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B22" t="inlineStr">
+        <x:is>
+          <x:t>10/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C22" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D22" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E22" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F22" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G22" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H22" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K22" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N22" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O22" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P22" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q22" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R22" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>