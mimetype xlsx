--- v6 (2026-11-03)
+++ v7 (2026-11-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1c70b0f2cc41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c72d89e48c427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc13d83f5589f4253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc70a219fb185442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc13d83f5589f4253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc70a219fb185442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>