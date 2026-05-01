--- v4 (2026-03-14)
+++ v5 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22a8c394cd84307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518aadbced5b4229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdaab25780c2d42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7ac3efe4cd5d4f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdaab25780c2d42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ac3efe4cd5d4f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>