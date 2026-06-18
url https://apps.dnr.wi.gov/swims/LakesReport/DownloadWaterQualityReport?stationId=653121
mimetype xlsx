--- v5 (2026-05-01)
+++ v6 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518aadbced5b4229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe57c74008984c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7ac3efe4cd5d4f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6aba232cf81c4f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ac3efe4cd5d4f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6aba232cf81c4f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14815,28 +14815,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O161" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P161" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q161" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R161" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="162">
+      <x:c r="A162" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B162" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C162" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D162" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E162" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F162" t="inlineStr">
+        <x:is>
+          <x:t>14.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H162" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I162" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K162" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L162" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M162" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="163">
+      <x:c r="A163" t="inlineStr">
+        <x:is>
+          <x:t>335186638</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B163" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C163" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D163" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E163" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F163" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G163" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H163" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K163" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N163" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P163" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q163" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R163" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>