--- v6 (2026-06-18)
+++ v7 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe57c74008984c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03bda6e96b540c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6aba232cf81c4f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf06b36200b284d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6aba232cf81c4f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf06b36200b284d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14999,28 +14999,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O163" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P163" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q163" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R163" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="164">
+      <x:c r="A164" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B164" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C164" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D164" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E164" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F164" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G164" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H164" t="inlineStr">
+        <x:is>
+          <x:t>4.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K164" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L164" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="165">
+      <x:c r="A165" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B165" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C165" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D165" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E165" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I165" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L165" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M165" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="166">
+      <x:c r="A166" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B166" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C166" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D166" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E166" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F166" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H166" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I166" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K166" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L166" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M166" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>