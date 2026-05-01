--- v1 (2026-02-28)
+++ v2 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c690e31fe741a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbefcfb22f0ce470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R212bc44681af44d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f7ea7b8f6254286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R212bc44681af44d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f7ea7b8f6254286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>