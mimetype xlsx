--- v2 (2026-05-01)
+++ v3 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbefcfb22f0ce470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121020f85d3b436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f7ea7b8f6254286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra1aae734d4124a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f7ea7b8f6254286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1aae734d4124a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26499,28 +26499,488 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O288" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P288" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q288" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R288" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="289">
+      <x:c r="A289" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B289" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C289" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D289" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E289" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I289" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L289" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M289" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="290">
+      <x:c r="A290" t="inlineStr">
+        <x:is>
+          <x:t>337756359</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B290" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C290" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D290" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E290" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F290" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G290" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H290" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K290" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N290" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P290" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q290" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R290" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="291">
+      <x:c r="A291" t="inlineStr">
+        <x:is>
+          <x:t>337756359</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B291" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C291" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D291" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E291" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F291" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G291" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H291" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K291" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P291" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q291" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R291" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="292">
+      <x:c r="A292" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B292" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C292" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D292" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E292" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I292" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M292" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="293">
+      <x:c r="A293" t="inlineStr">
+        <x:is>
+          <x:t>337756359</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B293" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C293" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D293" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E293" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G293" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P293" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q293" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R293" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>