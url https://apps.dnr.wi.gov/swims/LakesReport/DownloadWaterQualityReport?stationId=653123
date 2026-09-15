--- v3 (2026-07-27)
+++ v4 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121020f85d3b436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20fde208f624926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra1aae734d4124a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re80e3a3c85764c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1aae734d4124a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re80e3a3c85764c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26959,28 +26959,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P293" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q293" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R293" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="294">
+      <x:c r="A294" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B294" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C294" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D294" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E294" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I294" t="inlineStr">
+        <x:is>
+          <x:t>82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L294" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M294" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="295">
+      <x:c r="A295" t="inlineStr">
+        <x:is>
+          <x:t>337756359</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>08/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N295" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P295" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q295" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R295" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>