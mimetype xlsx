--- v2 (2026-03-27)
+++ v3 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062f50895e2b40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069d98db802244b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdafcd34316c143ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3273e13cfc104e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdafcd34316c143ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3273e13cfc104e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28523,28 +28523,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O310" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P310" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q310" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R310" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="311">
+      <x:c r="A311" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B311" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C311" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D311" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E311" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I311" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L311" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M311" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R311" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="312">
+      <x:c r="A312" t="inlineStr">
+        <x:is>
+          <x:t>337756359</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B312" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C312" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D312" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E312" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F312" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G312" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H312" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K312" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N312" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O312" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P312" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q312" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R312" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>