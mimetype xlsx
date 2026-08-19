--- v3 (2026-07-02)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069d98db802244b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f63b80190b4dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3273e13cfc104e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra6b059338ace4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3273e13cfc104e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6b059338ace4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28707,28 +28707,304 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O312" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P312" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q312" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R312" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="313">
+      <x:c r="A313" t="inlineStr">
+        <x:is>
+          <x:t>337756359</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B313" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C313" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D313" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E313" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F313" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G313" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H313" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K313" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O313" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P313" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q313" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R313" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="314">
+      <x:c r="A314" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B314" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C314" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D314" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E314" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I314" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L314" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M314" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R314" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="315">
+      <x:c r="A315" t="inlineStr">
+        <x:is>
+          <x:t>337756359</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B315" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C315" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D315" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E315" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F315" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G315" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H315" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K315" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P315" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q315" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R315" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>