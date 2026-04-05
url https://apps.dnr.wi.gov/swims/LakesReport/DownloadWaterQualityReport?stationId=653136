--- v1 (2026-02-04)
+++ v2 (2026-04-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6bb6db2bce4d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3634077eea4c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbf4d4936ca5343f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24ec9a20178e4a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf4d4936ca5343f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24ec9a20178e4a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -4695,28 +4695,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O51" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P51" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q51" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R51" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="52">
+      <x:c r="A52" t="inlineStr">
+        <x:is>
+          <x:t>335186638</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B52" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C52" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D52" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E52" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F52" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G52" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H52" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K52" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N52" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P52" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q52" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R52" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c r="A53" t="inlineStr">
+        <x:is>
+          <x:t>335186638</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B53" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C53" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D53" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E53" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F53" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G53" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H53" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K53" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N53" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P53" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q53" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R53" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c r="A54" t="inlineStr">
+        <x:is>
+          <x:t>335186638</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B54" t="inlineStr">
+        <x:is>
+          <x:t>09/23/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C54" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D54" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E54" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G54" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N54" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P54" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q54" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R54" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>