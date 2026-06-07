--- v2 (2026-04-05)
+++ v3 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3634077eea4c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033d382b04d046ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24ec9a20178e4a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4115d5c31a0a4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24ec9a20178e4a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4115d5c31a0a4b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -4971,28 +4971,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O54" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P54" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q54" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R54" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="55">
+      <x:c r="A55" t="inlineStr">
+        <x:is>
+          <x:t>335186638</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B55" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C55" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D55" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E55" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F55" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G55" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H55" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K55" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N55" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P55" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q55" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>