--- v3 (2026-06-07)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033d382b04d046ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a840dcd4844d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4115d5c31a0a4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4edafaf003f44392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4115d5c31a0a4b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4edafaf003f44392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>