--- v3 (2026-03-14)
+++ v4 (2026-05-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33169698fad4cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41def7090e314522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reddb4c7cc6e34e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6fcaecab0f1c472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reddb4c7cc6e34e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fcaecab0f1c472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>