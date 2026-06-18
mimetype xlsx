--- v4 (2026-05-02)
+++ v5 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41def7090e314522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cfbc469e65470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6fcaecab0f1c472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfe261cbe61f24686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fcaecab0f1c472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe261cbe61f24686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -4603,28 +4603,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O50" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P50" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q50" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R50" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="inlineStr">
+        <x:is>
+          <x:t>335186638</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B51" t="inlineStr">
+        <x:is>
+          <x:t>05/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C51" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D51" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E51" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F51" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G51" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H51" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K51" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N51" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P51" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q51" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R51" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>