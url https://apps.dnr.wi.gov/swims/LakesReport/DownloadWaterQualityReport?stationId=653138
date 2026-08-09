--- v5 (2026-06-18)
+++ v6 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cfbc469e65470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c79ea5fe0a4245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfe261cbe61f24686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d70107dbdb4490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe261cbe61f24686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d70107dbdb4490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>