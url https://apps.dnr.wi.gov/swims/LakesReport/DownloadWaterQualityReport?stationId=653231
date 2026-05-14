--- v3 (2026-03-25)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265260f41f204d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b87032a4ce74d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbfc41b0ffb2b4957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8a9ad7d5e9364345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbfc41b0ffb2b4957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a9ad7d5e9364345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>