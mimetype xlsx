--- v4 (2026-05-14)
+++ v5 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b87032a4ce74d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdb0a92f9174b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8a9ad7d5e9364345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae6eeff68be74885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a9ad7d5e9364345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae6eeff68be74885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6719,28 +6719,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O73" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P73" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q73" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R73" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>357942328</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>06/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K74" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N74" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P74" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q74" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R74" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>404013812</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K75" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N75" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P75" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q75" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R75" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>