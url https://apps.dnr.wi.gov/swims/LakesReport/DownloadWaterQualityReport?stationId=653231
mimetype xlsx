--- v5 (2026-07-02)
+++ v6 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdb0a92f9174b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ed3bb35e0542e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae6eeff68be74885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc9682195d73d4310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae6eeff68be74885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9682195d73d4310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6903,28 +6903,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P75" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q75" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R75" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L76" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M76" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>