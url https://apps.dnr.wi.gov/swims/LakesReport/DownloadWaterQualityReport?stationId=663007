--- v6 (2026-09-12)
+++ v7 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbfd6c6fa13469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402cd28e0ea44d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd97851b6483449a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61da07e98f5441cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd97851b6483449a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61da07e98f5441cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1938,485 +1938,853 @@
       </x:c>
       <x:c r="O21" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P21" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q21" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R21" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>319701843</x:t>
         </x:is>
       </x:c>
       <x:c r="B22" t="inlineStr">
         <x:is>
-          <x:t>04/25/2026</x:t>
+          <x:t>02/13/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C22" t="inlineStr">
         <x:is>
-          <x:t>04</x:t>
+          <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="D22" t="inlineStr">
         <x:is>
-          <x:t>25</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E22" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F22" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G22" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H22" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I22" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J22" t="inlineStr">
         <x:is>
-          <x:t>41</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="K22" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L22" t="inlineStr">
         <x:is>
-          <x:t>57</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M22" t="inlineStr">
         <x:is>
-          <x:t>59</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N22" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O22" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P22" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q22" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R22" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>319701843</x:t>
         </x:is>
       </x:c>
       <x:c r="B23" t="inlineStr">
         <x:is>
-          <x:t>06/23/2026</x:t>
+          <x:t>04/25/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C23" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="D23" t="inlineStr">
         <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E23" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G23" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I23" t="inlineStr">
+        <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
-      <x:c r="E23" t="inlineStr">
-[...23 lines deleted...]
-      </x:c>
       <x:c r="J23" t="inlineStr">
         <x:is>
-          <x:t>39</x:t>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="K23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L23" t="inlineStr">
         <x:is>
           <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="M23" t="inlineStr">
         <x:is>
           <x:t>59</x:t>
         </x:is>
       </x:c>
       <x:c r="N23" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P23" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q23" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R23" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="inlineStr">
         <x:is>
-          <x:t>209700783</x:t>
+          <x:t>319701843</x:t>
         </x:is>
       </x:c>
       <x:c r="B24" t="inlineStr">
         <x:is>
-          <x:t>07/17/2026</x:t>
+          <x:t>05/23/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C24" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D24" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E24" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I24" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J24" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="L24" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M24" t="inlineStr">
         <x:is>
-          <x:t>59</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O24" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R24" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>319701843</x:t>
         </x:is>
       </x:c>
       <x:c r="B25" t="inlineStr">
         <x:is>
-          <x:t>07/19/2026</x:t>
+          <x:t>06/23/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C25" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D25" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E25" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="G25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I25" t="inlineStr">
         <x:is>
-          <x:t>44</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="J25" t="inlineStr">
         <x:is>
-          <x:t>27</x:t>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="K25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="L25" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="M25" t="inlineStr">
         <x:is>
-          <x:t>63</x:t>
+          <x:t>59</x:t>
         </x:is>
       </x:c>
       <x:c r="N25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O25" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R25" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="inlineStr">
         <x:is>
           <x:t>209700783</x:t>
         </x:is>
       </x:c>
       <x:c r="B26" t="inlineStr">
         <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C26" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D26" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E26" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I26" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L26" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M26" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="27">
+      <x:c r="A27" t="inlineStr">
+        <x:is>
+          <x:t>319701843</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B27" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C27" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D27" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E27" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F27" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G27" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H27" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I27" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J27" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K27" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L27" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M27" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N27" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O27" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P27" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q27" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R27" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="28">
+      <x:c r="A28" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B28" t="inlineStr">
+        <x:is>
           <x:t>08/05/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C26" t="inlineStr">
+      <x:c r="C28" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D26" t="inlineStr">
+      <x:c r="D28" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="E26" t="inlineStr">
+      <x:c r="E28" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F26" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I26" t="inlineStr">
+      <x:c r="F28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I28" t="inlineStr">
         <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
-      <x:c r="J26" t="inlineStr">
+      <x:c r="J28" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="K26" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="L26" t="inlineStr">
+      <x:c r="K28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L28" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
-      <x:c r="M26" t="inlineStr">
+      <x:c r="M28" t="inlineStr">
         <x:is>
           <x:t>59</x:t>
         </x:is>
       </x:c>
-      <x:c r="N26" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="R26" t="inlineStr">
+      <x:c r="N28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R28" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="29">
+      <x:c r="A29" t="inlineStr">
+        <x:is>
+          <x:t>319701843</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B29" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C29" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D29" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E29" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F29" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G29" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H29" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I29" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J29" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K29" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L29" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M29" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N29" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O29" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P29" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q29" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R29" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="30">
+      <x:c r="A30" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B30" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C30" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D30" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E30" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I30" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L30" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M30" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q30" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R30" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>