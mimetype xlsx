--- v2 (2026-02-19)
+++ v3 (2026-04-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re071b20f490346d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe641b6e3573441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra33021ad6f6d46cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R89a0e7d0e77348b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra33021ad6f6d46cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89a0e7d0e77348b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1110,577 +1110,853 @@
       </x:c>
       <x:c r="O12" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P12" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q12" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R12" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>357720852</x:t>
         </x:is>
       </x:c>
       <x:c r="B13" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>07/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C13" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D13" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E13" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F13" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G13" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H13" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I13" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J13" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="K13" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L13" t="inlineStr">
         <x:is>
-          <x:t>52</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M13" t="inlineStr">
         <x:is>
-          <x:t>55</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N13" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O13" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P13" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q13" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R13" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="inlineStr">
         <x:is>
-          <x:t>319701843</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B14" t="inlineStr">
         <x:is>
           <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C14" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D14" t="inlineStr">
         <x:is>
           <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E14" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F14" t="inlineStr">
         <x:is>
-          <x:t>4.5</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G14" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H14" t="inlineStr">
         <x:is>
-          <x:t>1.4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="J14" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="K14" t="inlineStr">
         <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L14" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M14" t="inlineStr">
+        <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
-      <x:c r="L14" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="N14" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O14" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P14" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q14" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R14" t="inlineStr">
         <x:is>
-          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="inlineStr">
         <x:is>
-          <x:t>209700783</x:t>
+          <x:t>319701843</x:t>
         </x:is>
       </x:c>
       <x:c r="B15" t="inlineStr">
         <x:is>
-          <x:t>08/13/2025</x:t>
+          <x:t>07/24/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C15" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D15" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="E15" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F15" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G15" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H15" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I15" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J15" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="K15" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L15" t="inlineStr">
         <x:is>
-          <x:t>53</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M15" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N15" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O15" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P15" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q15" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R15" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>209700783</x:t>
         </x:is>
       </x:c>
       <x:c r="B16" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C16" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D16" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E16" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I16" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="J16" t="inlineStr">
         <x:is>
-          <x:t>27</x:t>
+          <x:t>24</x:t>
         </x:is>
       </x:c>
       <x:c r="K16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L16" t="inlineStr">
         <x:is>
-          <x:t>54</x:t>
+          <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="M16" t="inlineStr">
         <x:is>
-          <x:t>53</x:t>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="N16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R16" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="inlineStr">
         <x:is>
-          <x:t>319701843</x:t>
+          <x:t>357720852</x:t>
         </x:is>
       </x:c>
       <x:c r="B17" t="inlineStr">
         <x:is>
-          <x:t>08/29/2025</x:t>
+          <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C17" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D17" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E17" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F17" t="inlineStr">
         <x:is>
-          <x:t>6.25</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G17" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H17" t="inlineStr">
         <x:is>
-          <x:t>1.9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I17" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J17" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K17" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L17" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M17" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N17" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O17" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P17" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q17" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R17" t="inlineStr">
         <x:is>
-          <x:t>4-Would not swim but boating OK (algae)</x:t>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B18" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C18" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D18" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E18" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I18" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J18" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L18" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M18" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R18" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="inlineStr">
+        <x:is>
+          <x:t>319701843</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B19" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C19" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D19" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E19" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F19" t="inlineStr">
+        <x:is>
+          <x:t>6.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G19" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H19" t="inlineStr">
+        <x:is>
+          <x:t>1.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K19" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N19" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O19" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P19" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q19" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R19" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="inlineStr">
+        <x:is>
           <x:t>209700783</x:t>
         </x:is>
       </x:c>
-      <x:c r="B18" t="inlineStr">
+      <x:c r="B20" t="inlineStr">
         <x:is>
           <x:t>09/10/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C18" t="inlineStr">
+      <x:c r="C20" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="D18" t="inlineStr">
+      <x:c r="D20" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
-      <x:c r="E18" t="inlineStr">
+      <x:c r="E20" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F18" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I18" t="inlineStr">
+      <x:c r="F20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I20" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
-      <x:c r="J18" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L18" t="inlineStr">
+      <x:c r="J20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L20" t="inlineStr">
         <x:is>
           <x:t>59</x:t>
         </x:is>
       </x:c>
-      <x:c r="M18" t="inlineStr">
+      <x:c r="M20" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
-      <x:c r="N18" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R20" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B21" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C21" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D21" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E21" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F21" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G21" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H21" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K21" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N21" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O21" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P21" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q21" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R21" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>