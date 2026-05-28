--- v3 (2026-04-08)
+++ v4 (2026-05-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe641b6e3573441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra454253484f54858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R89a0e7d0e77348b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0878b8d327d4684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89a0e7d0e77348b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0878b8d327d4684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>