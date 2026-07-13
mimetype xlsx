--- v4 (2026-05-28)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra454253484f54858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4090f775f3f4ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc0878b8d327d4684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R786ba9c2a6d84b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0878b8d327d4684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R786ba9c2a6d84b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -1935,28 +1935,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O21" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P21" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q21" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R21" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="22">
+      <x:c r="A22" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B22" t="inlineStr">
+        <x:is>
+          <x:t>04/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C22" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D22" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E22" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I22" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J22" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L22" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M22" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R22" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="23">
+      <x:c r="A23" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B23" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C23" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D23" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E23" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I23" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J23" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L23" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M23" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>