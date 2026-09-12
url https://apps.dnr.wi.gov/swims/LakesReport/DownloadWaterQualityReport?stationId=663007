--- v5 (2026-07-13)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4090f775f3f4ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbfd6c6fa13469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R786ba9c2a6d84b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd97851b6483449a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R786ba9c2a6d84b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd97851b6483449a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -2119,28 +2119,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R23" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B24" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C24" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D24" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E24" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I24" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L24" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M24" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="25">
+      <x:c r="A25" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B25" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C25" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D25" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E25" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I25" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J25" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L25" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M25" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R25" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B26" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C26" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D26" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E26" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I26" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J26" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L26" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M26" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R26" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>