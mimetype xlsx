--- v4 (2026-08-25)
+++ v5 (2026-11-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84264091c8d34713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5110d581f14e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4c58192618174959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59c4636ab6ea44e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c58192618174959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59c4636ab6ea44e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -34503,28 +34503,856 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O375" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P375" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q375" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R375" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="376">
+      <x:c r="A376" t="inlineStr">
+        <x:is>
+          <x:t>308869050</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B376" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C376" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D376" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E376" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F376" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G376" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H376" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K376" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N376" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O376" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P376" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q376" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R376" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="377">
+      <x:c r="A377" t="inlineStr">
+        <x:is>
+          <x:t>308869050</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B377" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C377" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D377" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E377" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F377" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G377" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H377" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K377" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N377" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O377" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P377" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q377" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R377" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="378">
+      <x:c r="A378" t="inlineStr">
+        <x:is>
+          <x:t>308869050</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B378" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C378" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D378" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E378" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F378" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G378" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H378" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K378" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N378" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O378" t="inlineStr">
+        <x:is>
+          <x:t>2.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P378" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q378" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R378" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="379">
+      <x:c r="A379" t="inlineStr">
+        <x:is>
+          <x:t>308869050</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B379" t="inlineStr">
+        <x:is>
+          <x:t>07/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C379" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D379" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E379" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F379" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G379" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H379" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K379" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N379" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O379" t="inlineStr">
+        <x:is>
+          <x:t>2.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P379" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q379" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R379" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="380">
+      <x:c r="A380" t="inlineStr">
+        <x:is>
+          <x:t>308869050</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B380" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C380" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D380" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E380" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F380" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G380" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H380" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K380" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N380" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P380" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q380" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R380" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="381">
+      <x:c r="A381" t="inlineStr">
+        <x:is>
+          <x:t>308869050</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K381" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N381" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O381" t="inlineStr">
+        <x:is>
+          <x:t>3.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P381" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q381" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R381" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="382">
+      <x:c r="A382" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B382" t="inlineStr">
+        <x:is>
+          <x:t>08/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C382" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D382" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E382" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I382" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L382" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M382" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="383">
+      <x:c r="A383" t="inlineStr">
+        <x:is>
+          <x:t>308869050</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B383" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C383" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D383" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E383" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G383" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N383" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P383" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q383" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R383" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="384">
+      <x:c r="A384" t="inlineStr">
+        <x:is>
+          <x:t>308869050</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B384" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C384" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D384" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E384" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F384" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G384" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H384" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K384" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N384" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O384" t="inlineStr">
+        <x:is>
+          <x:t>3.50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P384" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q384" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R384" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>