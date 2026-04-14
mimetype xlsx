--- v2 (2026-02-17)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1593c33ecd39433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823a3feae4884901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R744b7bc3e84d4be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb726331bf9bf4dde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R744b7bc3e84d4be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb726331bf9bf4dde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>