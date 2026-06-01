--- v3 (2026-04-14)
+++ v4 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823a3feae4884901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94c69360f394301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb726331bf9bf4dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcb9678b408114a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb726331bf9bf4dde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb9678b408114a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>