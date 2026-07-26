--- v4 (2026-06-01)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94c69360f394301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c5127b091e4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcb9678b408114a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R14fc9f02be134864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb9678b408114a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14fc9f02be134864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30455,28 +30455,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O331" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P331" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q331" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R331" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="332">
+      <x:c r="A332" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B332" t="inlineStr">
+        <x:is>
+          <x:t>06/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C332" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D332" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E332" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I332" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L332" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M332" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R332" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>