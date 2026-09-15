--- v5 (2026-07-26)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c5127b091e4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1879fa2b36794622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R14fc9f02be134864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb203d8191b154338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14fc9f02be134864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb203d8191b154338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30547,28 +30547,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R332" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="333">
+      <x:c r="A333" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B333" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C333" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D333" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E333" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I333" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L333" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M333" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R333" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="334">
+      <x:c r="A334" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B334" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C334" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D334" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E334" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I334" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L334" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M334" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R334" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>