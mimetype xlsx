--- v2 (2026-03-10)
+++ v3 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9732d242acb4480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5649e45c74418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2364d558432545d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raacb38b965ba48be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2364d558432545d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raacb38b965ba48be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>