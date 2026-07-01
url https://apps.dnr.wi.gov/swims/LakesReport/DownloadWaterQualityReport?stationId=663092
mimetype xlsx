--- v3 (2026-04-29)
+++ v4 (2026-07-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5649e45c74418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd08b61e725f4056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raacb38b965ba48be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1bc74e6015c34de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raacb38b965ba48be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bc74e6015c34de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21531,28 +21531,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O234" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P234" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q234" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R234" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B235" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C235" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D235" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E235" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="inlineStr">
+        <x:is>
+          <x:t>36800001</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K236" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N236" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P236" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q236" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R236" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>