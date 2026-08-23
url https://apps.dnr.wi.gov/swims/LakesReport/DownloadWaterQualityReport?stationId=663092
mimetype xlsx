--- v4 (2026-07-01)
+++ v5 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd08b61e725f4056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33574b60b274b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1bc74e6015c34de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re59af018e3cf49ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bc74e6015c34de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re59af018e3cf49ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21715,28 +21715,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O236" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P236" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q236" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R236" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L237" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M237" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="238">
+      <x:c r="A238" t="inlineStr">
+        <x:is>
+          <x:t>36800001</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B238" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C238" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D238" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E238" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G238" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N238" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O238" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P238" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q238" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R238" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B239" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C239" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D239" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E239" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I239" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L239" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M239" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R239" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>