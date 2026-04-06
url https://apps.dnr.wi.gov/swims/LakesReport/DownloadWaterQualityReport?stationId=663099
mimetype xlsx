--- v2 (2026-02-10)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3736e60e31fd460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba2b34f4fc2491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10465b43e5fd480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raa7b22215c69438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10465b43e5fd480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa7b22215c69438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>