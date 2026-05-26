--- v3 (2026-04-06)
+++ v4 (2026-05-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba2b34f4fc2491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de49fb4224b4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raa7b22215c69438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb87ac75c02c2438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa7b22215c69438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb87ac75c02c2438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>