--- v4 (2026-05-26)
+++ v5 (2026-07-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de49fb4224b4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79102e34b9149e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb87ac75c02c2438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra580bceb031e4379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb87ac75c02c2438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra580bceb031e4379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>