--- v5 (2026-07-12)
+++ v6 (2026-08-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79102e34b9149e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8992e54006d5401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra580bceb031e4379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36b9c4ac401a43a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra580bceb031e4379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36b9c4ac401a43a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23739,28 +23739,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O258" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P258" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q258" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R258" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="259">
+      <x:c r="A259" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B259" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C259" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D259" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E259" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I259" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L259" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M259" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="260">
+      <x:c r="A260" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B260" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C260" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D260" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E260" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I260" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L260" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M260" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>