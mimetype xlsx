--- v3 (2026-03-15)
+++ v4 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ebfce6e1e0460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d58ef96531d402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R133f724869434ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbcf3826f88d24348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R133f724869434ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcf3826f88d24348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>