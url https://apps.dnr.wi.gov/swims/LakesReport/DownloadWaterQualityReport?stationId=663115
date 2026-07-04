--- v4 (2026-05-19)
+++ v5 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d58ef96531d402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e2bfa897624635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbcf3826f88d24348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34afef246d9348f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcf3826f88d24348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34afef246d9348f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7731,28 +7731,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L85" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M85" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>