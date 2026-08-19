--- v5 (2026-07-04)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e2bfa897624635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b24e1a7b8b4208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34afef246d9348f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4619c7d6d5a1478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34afef246d9348f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4619c7d6d5a1478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7823,28 +7823,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R85" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>07/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>