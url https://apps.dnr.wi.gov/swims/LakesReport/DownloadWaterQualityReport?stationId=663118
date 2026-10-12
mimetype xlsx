--- v5 (2026-08-23)
+++ v6 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda98c8134bbd48da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc615da36deec4044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R25ea994e29d54dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6b3dbeea978b4ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R25ea994e29d54dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b3dbeea978b4ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -13067,28 +13067,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O142" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P142" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q142" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R142" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="143">
+      <x:c r="A143" t="inlineStr">
+        <x:is>
+          <x:t>36800001</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B143" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C143" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D143" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E143" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F143" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G143" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H143" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K143" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N143" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P143" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q143" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R143" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="144">
+      <x:c r="A144" t="inlineStr">
+        <x:is>
+          <x:t>36800001</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B144" t="inlineStr">
+        <x:is>
+          <x:t>09/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C144" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D144" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E144" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G144" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N144" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P144" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q144" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R144" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>