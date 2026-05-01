--- v1 (2026-02-04)
+++ v2 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0248ffb6f144459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f3163943864a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4224ace99cbc404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R375e4d68a81b48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4224ace99cbc404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R375e4d68a81b48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>