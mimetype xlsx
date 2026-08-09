--- v2 (2026-05-01)
+++ v3 (2026-08-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f3163943864a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615450682e134eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R375e4d68a81b48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R38d420c3f74c4638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R375e4d68a81b48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38d420c3f74c4638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -13619,28 +13619,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O148" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P148" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q148" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R148" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="149">
+      <x:c r="A149" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B149" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C149" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D149" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E149" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I149" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L149" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M149" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="150">
+      <x:c r="A150" t="inlineStr">
+        <x:is>
+          <x:t>18138525</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B150" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C150" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D150" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E150" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F150" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G150" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H150" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K150" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N150" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P150" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q150" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R150" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="151">
+      <x:c r="A151" t="inlineStr">
+        <x:is>
+          <x:t>18138525</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B151" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C151" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D151" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E151" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F151" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G151" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H151" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K151" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N151" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P151" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q151" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R151" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>