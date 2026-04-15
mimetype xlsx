--- v2 (2026-02-10)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec973292b5494062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5a92d98f174429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R07c955509c3e4134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R716d75426d9a4581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07c955509c3e4134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R716d75426d9a4581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29722,301 +29722,577 @@
       </x:c>
       <x:c r="O323" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P323" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q323" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R323" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>357720852</x:t>
         </x:is>
       </x:c>
       <x:c r="B324" t="inlineStr">
         <x:is>
-          <x:t>07/28/2025</x:t>
+          <x:t>07/18/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C324" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D324" t="inlineStr">
         <x:is>
-          <x:t>28</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E324" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F324" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="G324" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H324" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I324" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J324" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K324" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L324" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M324" t="inlineStr">
         <x:is>
-          <x:t>41</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N324" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O324" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P324" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q324" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R324" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="inlineStr">
         <x:is>
-          <x:t>209700783</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B325" t="inlineStr">
         <x:is>
-          <x:t>08/07/2025</x:t>
+          <x:t>07/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C325" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D325" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E325" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I325" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J325" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="K325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L325" t="inlineStr">
         <x:is>
-          <x:t>50</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M325" t="inlineStr">
         <x:is>
-          <x:t>43</x:t>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="N325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="inlineStr">
         <x:is>
           <x:t>209700783</x:t>
         </x:is>
       </x:c>
       <x:c r="B326" t="inlineStr">
         <x:is>
+          <x:t>08/07/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C326" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D326" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E326" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I326" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J326" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L326" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M326" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="327">
+      <x:c r="A327" t="inlineStr">
+        <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B327" t="inlineStr">
+        <x:is>
+          <x:t>08/07/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C327" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D327" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E327" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F327" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G327" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H327" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K327" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N327" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P327" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q327" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R327" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="328">
+      <x:c r="A328" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B328" t="inlineStr">
+        <x:is>
           <x:t>08/28/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="C326" t="inlineStr">
+      <x:c r="C328" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D326" t="inlineStr">
+      <x:c r="D328" t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
-      <x:c r="E326" t="inlineStr">
+      <x:c r="E328" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="F326" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="I326" t="inlineStr">
+      <x:c r="F328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I328" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="J326" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="L326" t="inlineStr">
+      <x:c r="J328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L328" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
-      <x:c r="M326" t="inlineStr">
+      <x:c r="M328" t="inlineStr">
         <x:is>
           <x:t>53</x:t>
         </x:is>
       </x:c>
-      <x:c r="N326" t="inlineStr">
-[...21 lines deleted...]
-          <x:t/>
+      <x:c r="N328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R328" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="329">
+      <x:c r="A329" t="inlineStr">
+        <x:is>
+          <x:t>357720852</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B329" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C329" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D329" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E329" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F329" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G329" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H329" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K329" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N329" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O329" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P329" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q329" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R329" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>