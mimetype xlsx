--- v3 (2026-04-15)
+++ v4 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5a92d98f174429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ff654b1d1f4171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R716d75426d9a4581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4b84b11659bb4ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R716d75426d9a4581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b84b11659bb4ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30271,28 +30271,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O329" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P329" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q329" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R329" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="330">
+      <x:c r="A330" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B330" t="inlineStr">
+        <x:is>
+          <x:t>04/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C330" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D330" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E330" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L330" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R330" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>