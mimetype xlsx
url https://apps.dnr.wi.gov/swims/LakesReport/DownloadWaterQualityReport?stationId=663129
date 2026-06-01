--- v4 (2026-06-01)
+++ v5 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ff654b1d1f4171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f44c6cb8f39462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4b84b11659bb4ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2cdfd57a2ed24bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b84b11659bb4ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cdfd57a2ed24bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>