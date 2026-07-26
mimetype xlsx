--- v5 (2026-06-01)
+++ v6 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f44c6cb8f39462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad6438c055c4416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2cdfd57a2ed24bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d5a0f10a20946f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cdfd57a2ed24bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d5a0f10a20946f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30363,28 +30363,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="331">
+      <x:c r="A331" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B331" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C331" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D331" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E331" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I331" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L331" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M331" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>