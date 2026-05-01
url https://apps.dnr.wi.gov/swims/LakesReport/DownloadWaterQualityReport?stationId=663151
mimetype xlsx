--- v3 (2026-03-03)
+++ v4 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d6be5ab0ac49cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb79afbdd7b44e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Recaef44499954170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce3006e71b8d4382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Recaef44499954170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce3006e71b8d4382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>