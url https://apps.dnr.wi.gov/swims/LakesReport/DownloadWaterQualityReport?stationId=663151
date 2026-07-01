--- v4 (2026-05-01)
+++ v5 (2026-07-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb79afbdd7b44e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re336bf3fbfdd4da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce3006e71b8d4382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce2316f8165248a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce3006e71b8d4382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce2316f8165248a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>