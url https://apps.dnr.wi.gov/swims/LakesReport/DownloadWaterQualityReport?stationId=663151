--- v5 (2026-07-01)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re336bf3fbfdd4da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889e9fcf308f4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rce2316f8165248a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R11019cd0ed0248a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rce2316f8165248a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11019cd0ed0248a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21255,28 +21255,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O231" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P231" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q231" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R231" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M232" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B233" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C233" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D233" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E233" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I233" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L233" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M233" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>