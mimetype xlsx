--- v2 (2026-02-17)
+++ v3 (2026-04-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ca535196404283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd34773a1e6493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1aa3a518f76a4439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R702177fc8e7b4187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1aa3a518f76a4439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R702177fc8e7b4187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>