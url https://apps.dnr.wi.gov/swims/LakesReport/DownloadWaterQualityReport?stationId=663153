--- v3 (2026-04-13)
+++ v4 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd34773a1e6493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03556750a2d441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R702177fc8e7b4187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raedd3d059c184a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R702177fc8e7b4187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raedd3d059c184a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>