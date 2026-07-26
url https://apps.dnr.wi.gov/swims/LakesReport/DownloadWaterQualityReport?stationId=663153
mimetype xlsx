--- v4 (2026-06-01)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03556750a2d441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148fa537ece64329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raedd3d059c184a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R38393779c4094164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raedd3d059c184a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38393779c4094164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15735,28 +15735,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O171" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P171" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q171" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R171" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="172">
+      <x:c r="A172" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B172" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C172" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D172" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E172" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I172" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L172" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M172" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>