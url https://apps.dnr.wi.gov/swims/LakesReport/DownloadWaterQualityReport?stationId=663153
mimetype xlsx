--- v5 (2026-07-26)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148fa537ece64329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb82fae188b0d45f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R38393779c4094164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcefe442b4ef94eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R38393779c4094164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcefe442b4ef94eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -15827,28 +15827,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R172" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="173">
+      <x:c r="A173" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B173" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C173" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D173" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E173" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I173" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L173" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M173" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>