--- v2 (2026-03-03)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd573a22595d64a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3657cfb836a48b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf9a050a81fb34889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8a9c1bf971c7449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9a050a81fb34889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a9c1bf971c7449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>