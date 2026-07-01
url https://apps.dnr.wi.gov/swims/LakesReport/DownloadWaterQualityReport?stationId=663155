--- v3 (2026-04-30)
+++ v4 (2026-07-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3657cfb836a48b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b94e0c130dd4efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8a9c1bf971c7449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7e5e56b5ea144970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a9c1bf971c7449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e5e56b5ea144970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>