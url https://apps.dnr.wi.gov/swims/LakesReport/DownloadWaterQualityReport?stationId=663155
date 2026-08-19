--- v4 (2026-07-01)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b94e0c130dd4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884b3b511cc741de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7e5e56b5ea144970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd150d64be74749ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e5e56b5ea144970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd150d64be74749ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20059,28 +20059,212 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O218" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P218" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q218" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R218" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="219">
+      <x:c r="A219" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B219" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C219" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D219" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E219" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I219" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M219" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="220">
+      <x:c r="A220" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B220" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C220" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D220" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E220" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I220" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M220" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>