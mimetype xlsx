--- v1 (2026-03-03)
+++ v2 (2026-05-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c81ec690e8a462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0c5d1727a14384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe2e31f409b84a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R99d8750567ea496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe2e31f409b84a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99d8750567ea496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>