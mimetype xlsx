--- v2 (2026-05-20)
+++ v3 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0c5d1727a14384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63556ee6bab4499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R99d8750567ea496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R79fe2158f8454549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99d8750567ea496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79fe2158f8454549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -4051,28 +4051,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O44" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P44" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q44" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R44" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="inlineStr">
+        <x:is>
+          <x:t>402247080</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B45" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C45" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D45" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E45" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F45" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H45" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K45" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L45" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N45" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O45" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P45" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q45" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R45" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>402247080</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K46" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N46" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P46" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q46" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R46" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>