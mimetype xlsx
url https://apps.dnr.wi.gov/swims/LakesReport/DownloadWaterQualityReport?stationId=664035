--- v2 (2026-03-07)
+++ v3 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8f32cb3878485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f695e99293f448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R921a1766582a46a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a72c8b2a0e44e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R921a1766582a46a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a72c8b2a0e44e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>