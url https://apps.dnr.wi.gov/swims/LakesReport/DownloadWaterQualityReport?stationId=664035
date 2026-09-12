--- v3 (2026-06-10)
+++ v4 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f695e99293f448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ffe0f3afd147ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9a72c8b2a0e44e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcb3ea6a6ebbc42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a72c8b2a0e44e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb3ea6a6ebbc42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -739,28 +739,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P8" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q8" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B9" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C9" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D9" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E9" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I9" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J9" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L9" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M9" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="inlineStr">
+        <x:is>
+          <x:t>209700783</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B10" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C10" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D10" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E10" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I10" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J10" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L10" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M10" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>