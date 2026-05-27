--- v2 (2026-03-31)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e91b2e1be34a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336b38e57c354be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R10f919e5ddee405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9072497194b24f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10f919e5ddee405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9072497194b24f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>