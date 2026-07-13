--- v3 (2026-05-27)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336b38e57c354be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12725006d4744f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9072497194b24f68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45772c47fa17437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9072497194b24f68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45772c47fa17437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -24751,28 +24751,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O269" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P269" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q269" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R269" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="270">
+      <x:c r="A270" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B270" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C270" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D270" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E270" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L270" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>