--- v4 (2026-07-13)
+++ v5 (2026-08-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12725006d4744f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cabab44dfb44b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R45772c47fa17437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3902b76bf0bf4f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R45772c47fa17437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3902b76bf0bf4f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -24843,28 +24843,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O270" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P270" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q270" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R270" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="271">
+      <x:c r="A271" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B271" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C271" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D271" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E271" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I271" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L271" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M271" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="272">
+      <x:c r="A272" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B272" t="inlineStr">
+        <x:is>
+          <x:t>07/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C272" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D272" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E272" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I272" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L272" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M272" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>