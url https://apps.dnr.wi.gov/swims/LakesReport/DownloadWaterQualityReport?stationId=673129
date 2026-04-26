--- v2 (2026-03-05)
+++ v3 (2026-04-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94d8256d9cd41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809d36173fd94e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6e542eca81ca43f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9dca95001b944aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e542eca81ca43f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dca95001b944aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>