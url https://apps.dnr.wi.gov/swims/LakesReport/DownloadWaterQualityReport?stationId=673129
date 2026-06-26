--- v3 (2026-04-26)
+++ v4 (2026-06-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809d36173fd94e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ecf4fa136b4649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9dca95001b944aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35ac3dda1dcc47ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dca95001b944aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35ac3dda1dcc47ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>