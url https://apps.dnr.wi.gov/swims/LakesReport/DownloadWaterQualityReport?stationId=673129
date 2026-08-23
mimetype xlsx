--- v4 (2026-06-26)
+++ v5 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ecf4fa136b4649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd9e9c420f14ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35ac3dda1dcc47ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R12a79ca8de634b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35ac3dda1dcc47ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R12a79ca8de634b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5523,28 +5523,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O60" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P60" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q60" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R60" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="inlineStr">
+        <x:is>
+          <x:t>348917389</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B61" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C61" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D61" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E61" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F61" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G61" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H61" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K61" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N61" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P61" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q61" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R61" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" t="inlineStr">
+        <x:is>
+          <x:t>348917389</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B62" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C62" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D62" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E62" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F62" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G62" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H62" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K62" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N62" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P62" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q62" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R62" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>