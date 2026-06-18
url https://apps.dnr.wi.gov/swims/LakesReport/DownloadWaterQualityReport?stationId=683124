--- v2 (2026-03-14)
+++ v3 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec62d99f21db4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red94a723bec34400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6f21b8e4481142a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R20f3418e6a58422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f21b8e4481142a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20f3418e6a58422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26959,28 +26959,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P293" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q293" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R293" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="294">
+      <x:c r="A294" t="inlineStr">
+        <x:is>
+          <x:t>358754688</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B294" t="inlineStr">
+        <x:is>
+          <x:t>04/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C294" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D294" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E294" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L294" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>