--- v3 (2026-06-18)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red94a723bec34400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8fd5b6a4af44ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R20f3418e6a58422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9db232ade04e4ab7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20f3418e6a58422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9db232ade04e4ab7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>