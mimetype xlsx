--- v5 (2026-08-19)
+++ v6 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd4b2590ade44ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ebd351fbaa4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbcf830506d4e4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf47d5520231428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcf830506d4e4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf47d5520231428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -42326,51 +42326,51 @@
       </x:c>
       <x:c r="O460" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P460" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q460" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R460" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B461" t="inlineStr">
         <x:is>
           <x:t>03/18/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C461" t="inlineStr">
         <x:is>
           <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="D461" t="inlineStr">
         <x:is>
           <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E461" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F461" t="inlineStr">
         <x:is>
           <x:t/>
@@ -42602,51 +42602,51 @@
       </x:c>
       <x:c r="O463" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P463" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q463" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R463" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B464" t="inlineStr">
         <x:is>
           <x:t>06/23/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C464" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D464" t="inlineStr">
         <x:is>
           <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E464" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F464" t="inlineStr">
         <x:is>
           <x:t/>
@@ -42786,1792 +42786,1792 @@
       </x:c>
       <x:c r="O465" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P465" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q465" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R465" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B466" t="inlineStr">
         <x:is>
           <x:t>07/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C466" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D466" t="inlineStr">
         <x:is>
           <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E466" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F466" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G466" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H466" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I466" t="inlineStr">
         <x:is>
           <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="J466" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K466" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L466" t="inlineStr">
         <x:is>
           <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="M466" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="N466" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O466" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P466" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q466" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R466" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B467" t="inlineStr">
         <x:is>
-          <x:t>07/13/2025</x:t>
+          <x:t>07/19/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C467" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D467" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="E467" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F467" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3.25</x:t>
         </x:is>
       </x:c>
       <x:c r="G467" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H467" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="I467" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J467" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K467" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>60</x:t>
         </x:is>
       </x:c>
       <x:c r="L467" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M467" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N467" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O467" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P467" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q467" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R467" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B468" t="inlineStr">
         <x:is>
-          <x:t>07/19/2025</x:t>
+          <x:t>07/29/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C468" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D468" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="E468" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F468" t="inlineStr">
         <x:is>
-          <x:t>3.25</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="G468" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H468" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>0.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I468" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J468" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K468" t="inlineStr">
         <x:is>
-          <x:t>60</x:t>
+          <x:t>61</x:t>
         </x:is>
       </x:c>
       <x:c r="L468" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M468" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N468" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O468" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P468" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q468" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R468" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B469" t="inlineStr">
         <x:is>
-          <x:t>07/29/2025</x:t>
+          <x:t>08/13/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C469" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D469" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E469" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F469" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>5.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G469" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H469" t="inlineStr">
         <x:is>
-          <x:t>0.9</x:t>
+          <x:t>1.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I469" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J469" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K469" t="inlineStr">
         <x:is>
-          <x:t>61</x:t>
+          <x:t>53</x:t>
         </x:is>
       </x:c>
       <x:c r="L469" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M469" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N469" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O469" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P469" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q469" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R469" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B470" t="inlineStr">
         <x:is>
-          <x:t>08/13/2025</x:t>
+          <x:t>08/18/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C470" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D470" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E470" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F470" t="inlineStr">
         <x:is>
-          <x:t>5.5</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G470" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H470" t="inlineStr">
         <x:is>
-          <x:t>1.7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I470" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="J470" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K470" t="inlineStr">
         <x:is>
-          <x:t>53</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L470" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="M470" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="N470" t="inlineStr">
         <x:is>
-          <x:t>HIGH</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O470" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P470" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q470" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R470" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B471" t="inlineStr">
         <x:is>
-          <x:t>08/18/2025</x:t>
+          <x:t>08/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C471" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D471" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="E471" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>8.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I471" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J471" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="L471" t="inlineStr">
         <x:is>
-          <x:t>48</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M471" t="inlineStr">
         <x:is>
-          <x:t>52</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O471" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R471" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B472" t="inlineStr">
         <x:is>
-          <x:t>08/30/2025</x:t>
+          <x:t>09/02/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C472" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D472" t="inlineStr">
         <x:is>
-          <x:t>30</x:t>
+          <x:t>02</x:t>
         </x:is>
       </x:c>
       <x:c r="E472" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F472" t="inlineStr">
         <x:is>
-          <x:t>8.5</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G472" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H472" t="inlineStr">
         <x:is>
-          <x:t>2.6</x:t>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K472" t="inlineStr">
         <x:is>
-          <x:t>46</x:t>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N472" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O472" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P472" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q472" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R472" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B473" t="inlineStr">
         <x:is>
-          <x:t>09/02/2025</x:t>
+          <x:t>09/10/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C473" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D473" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="E473" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F473" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>8.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G473" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H473" t="inlineStr">
         <x:is>
-          <x:t>2.4</x:t>
+          <x:t>2.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K473" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="L473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N473" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O473" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P473" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q473" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R473" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B474" t="inlineStr">
         <x:is>
-          <x:t>09/10/2025</x:t>
+          <x:t>09/29/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C474" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
       <x:c r="D474" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="E474" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F474" t="inlineStr">
         <x:is>
-          <x:t>8.5</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G474" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H474" t="inlineStr">
         <x:is>
-          <x:t>2.6</x:t>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K474" t="inlineStr">
         <x:is>
-          <x:t>46</x:t>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N474" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O474" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P474" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q474" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R474" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B475" t="inlineStr">
         <x:is>
-          <x:t>09/29/2025</x:t>
+          <x:t>10/09/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C475" t="inlineStr">
         <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D475" t="inlineStr">
+        <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="D475" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="E475" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F475" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="G475" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H475" t="inlineStr">
         <x:is>
-          <x:t>2.4</x:t>
+          <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K475" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N475" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O475" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P475" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q475" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R475" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B476" t="inlineStr">
         <x:is>
-          <x:t>10/09/2025</x:t>
+          <x:t>05/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C476" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D476" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="E476" t="inlineStr">
         <x:is>
-          <x:t>2025</x:t>
+          <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F476" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>7.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G476" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H476" t="inlineStr">
         <x:is>
-          <x:t>2.1</x:t>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K476" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="L476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N476" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O476" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P476" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q476" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R476" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B477" t="inlineStr">
         <x:is>
-          <x:t>05/29/2026</x:t>
+          <x:t>06/17/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C477" t="inlineStr">
         <x:is>
-          <x:t>05</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D477" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="E477" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F477" t="inlineStr">
         <x:is>
-          <x:t>7.75</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G477" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H477" t="inlineStr">
         <x:is>
-          <x:t>2.4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I477" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="J477" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K477" t="inlineStr">
         <x:is>
-          <x:t>48</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L477" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="M477" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="N477" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O477" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P477" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q477" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R477" t="inlineStr">
         <x:is>
-          <x:t>4-Would not swim but boating OK (algae)</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B478" t="inlineStr">
         <x:is>
-          <x:t>06/17/2026</x:t>
+          <x:t>06/18/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C478" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D478" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="E478" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="G478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I478" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J478" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L478" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M478" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O478" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R478" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B479" t="inlineStr">
         <x:is>
-          <x:t>06/18/2026</x:t>
+          <x:t>07/07/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C479" t="inlineStr">
         <x:is>
-          <x:t>06</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D479" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="E479" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F479" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>2.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G479" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H479" t="inlineStr">
         <x:is>
-          <x:t>2.1</x:t>
+          <x:t>0.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I479" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J479" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K479" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t>64</x:t>
         </x:is>
       </x:c>
       <x:c r="L479" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M479" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N479" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O479" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P479" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q479" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R479" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B480" t="inlineStr">
         <x:is>
-          <x:t>07/07/2026</x:t>
+          <x:t>07/13/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C480" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D480" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="E480" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F480" t="inlineStr">
         <x:is>
-          <x:t>2.5</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G480" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H480" t="inlineStr">
         <x:is>
-          <x:t>0.8</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I480" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="J480" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K480" t="inlineStr">
         <x:is>
-          <x:t>64</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L480" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="M480" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="N480" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O480" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P480" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q480" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R480" t="inlineStr">
         <x:is>
-          <x:t>4-Would not swim but boating OK (algae)</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B481" t="inlineStr">
         <x:is>
-          <x:t>07/13/2026</x:t>
+          <x:t>07/14/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C481" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D481" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E481" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F481" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G481" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H481" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I481" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J481" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K481" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="L481" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M481" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N481" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O481" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P481" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q481" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R481" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B482" t="inlineStr">
         <x:is>
-          <x:t>07/14/2026</x:t>
+          <x:t>07/23/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C482" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D482" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="E482" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F482" t="inlineStr">
         <x:is>
-          <x:t>4.5</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="G482" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H482" t="inlineStr">
         <x:is>
-          <x:t>1.4</x:t>
+          <x:t>1.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K482" t="inlineStr">
         <x:is>
-          <x:t>55</x:t>
+          <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="L482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N482" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O482" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P482" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q482" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R482" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B483" t="inlineStr">
         <x:is>
-          <x:t>07/23/2026</x:t>
+          <x:t>08/07/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C483" t="inlineStr">
         <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D483" t="inlineStr">
+        <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D483" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="E483" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F483" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t>5.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G483" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H483" t="inlineStr">
         <x:is>
-          <x:t>1.2</x:t>
+          <x:t>1.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I483" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J483" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K483" t="inlineStr">
         <x:is>
-          <x:t>57</x:t>
+          <x:t>52</x:t>
         </x:is>
       </x:c>
       <x:c r="L483" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M483" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N483" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O483" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P483" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q483" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R483" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" t="inlineStr">
         <x:is>
-          <x:t>148111680</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B484" t="inlineStr">
         <x:is>
-          <x:t>08/07/2026</x:t>
+          <x:t>08/10/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C484" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D484" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="E484" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F484" t="inlineStr">
         <x:is>
-          <x:t>5.75</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G484" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H484" t="inlineStr">
         <x:is>
-          <x:t>1.7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I484" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="J484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K484" t="inlineStr">
         <x:is>
-          <x:t>52</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L484" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="M484" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="N484" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O484" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P484" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q484" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R484" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" t="inlineStr">
         <x:is>
           <x:t>148111680</x:t>
         </x:is>
       </x:c>
       <x:c r="B485" t="inlineStr">
         <x:is>
           <x:t>08/10/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C485" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D485" t="inlineStr">
         <x:is>
           <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="E485" t="inlineStr">
@@ -44618,33 +44618,309 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N485" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O485" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P485" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q485" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R485" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>148111680</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>09/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K486" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N486" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P486" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q486" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R486" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="487">
+      <x:c r="A487" t="inlineStr">
+        <x:is>
+          <x:t>148111680</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>09/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K487" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N487" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P487" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q487" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R487" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="488">
+      <x:c r="A488" t="inlineStr">
+        <x:is>
+          <x:t>148111680</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B488" t="inlineStr">
+        <x:is>
+          <x:t>09/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C488" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D488" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E488" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F488" t="inlineStr">
+        <x:is>
+          <x:t>7.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G488" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H488" t="inlineStr">
+        <x:is>
+          <x:t>2.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K488" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N488" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P488" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q488" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R488" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>