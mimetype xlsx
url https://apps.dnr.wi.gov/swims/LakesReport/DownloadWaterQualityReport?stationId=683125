--- v6 (2026-10-04)
+++ v7 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ebd351fbaa4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708a21d0ed184326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf47d5520231428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8369f13beca14242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf47d5520231428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8369f13beca14242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>