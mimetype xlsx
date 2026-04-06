--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R063ddaf25304422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476818bf38f74bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R29be2e90e0ef460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f41015f89114d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29be2e90e0ef460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f41015f89114d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>