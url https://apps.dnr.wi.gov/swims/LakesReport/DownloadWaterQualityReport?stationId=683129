--- v1 (2026-04-06)
+++ v2 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476818bf38f74bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5067b50f3d614999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f41015f89114d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9b17b50eed248f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f41015f89114d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9b17b50eed248f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22359,28 +22359,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O243" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P243" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q243" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R243" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="244">
+      <x:c r="A244" t="inlineStr">
+        <x:is>
+          <x:t>358754688</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B244" t="inlineStr">
+        <x:is>
+          <x:t>04/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C244" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D244" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E244" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L244" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R244" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>