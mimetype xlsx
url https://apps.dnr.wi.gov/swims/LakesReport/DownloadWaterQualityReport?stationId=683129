--- v2 (2026-06-02)
+++ v3 (2026-07-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5067b50f3d614999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3e89dac64e4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb9b17b50eed248f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R19417d7341964496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb9b17b50eed248f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R19417d7341964496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>